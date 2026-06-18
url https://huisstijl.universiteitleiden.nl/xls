--- v0 (2025-12-07)
+++ v1 (2026-06-18)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:B1613"/>
+  <dimension ref="A1:B1611"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Dutch term</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>English term</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>aanbesteding</t>
@@ -1349,18174 +1349,18150 @@
         <is>
           <t>Algemeen Bestuurlijke en Juridische Zaken</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>General Administrative and Legal Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>Algemene Zaken</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>General Administrative Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>allochtone student</t>
+          <t>alumna</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>ethnic minority student</t>
+          <t>alumna</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>allochtoon</t>
+          <t>alumnae</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>(person) belonging to an ethnic minority</t>
+          <t>alumnae</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>alumna</t>
+          <t>alumni</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>alumna</t>
+          <t>alumni</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>alumnae</t>
+          <t>alumnus</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>alumnae</t>
+          <t>alumnus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>alumni</t>
+          <t>amanuensis</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>alumni</t>
+          <t>laboratory assistant; laboratory technician</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>alumnus</t>
+          <t>ambtelijk secretaris</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>alumnus</t>
+          <t>board secretary; secretary to the ... board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>amanuensis</t>
+          <t>ambtenaar (als baan)</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>laboratory assistant; laboratory technician</t>
+          <t>officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>ambtelijk secretaris</t>
+          <t>ambtenaar (als wettige status)</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>board secretary; secretary to the ... board</t>
+          <t>civil servant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>ambtenaar (als baan)</t>
+          <t>ambtsopleiding (v.e. predikant)</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>officer</t>
+          <t>ministry training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>ambtenaar (als wettige status)</t>
+          <t>anciënniteit</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>civil servant</t>
+          <t>seniority</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>ambtsopleiding (v.e. predikant)</t>
+          <t>AOW (Algemene Ouderdomswet)</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>ministry training</t>
+          <t>General Old Age Pensions Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>anciënniteit</t>
+          <t>arbeidscontract</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>seniority</t>
+          <t>employment contract</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>AOW (Algemene Ouderdomswet)</t>
+          <t>arbeidsmarkt</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>General Old Age Pensions Act</t>
+          <t>job market (used mainly by job-seekers; labour market (used mainly in economics, politics,etc.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>arbeidscontract</t>
+          <t>arbeidsongeschikt</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>employment contract</t>
+          <t>disabled for work</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>arbeidsmarkt</t>
+          <t>arbeidsongeschiktheid</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>job market (used mainly by job-seekers; labour market (used mainly in economics, politics,etc.)</t>
+          <t>work disability</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>arbeidsongeschikt</t>
+          <t>arbeidsongeschiktheidsverzekering</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>disabled for work</t>
+          <t>disability insurance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>arbeidsongeschiktheid</t>
+          <t>arbeidsovereenkomst</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>work disability</t>
+          <t>employment contract</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>arbeidsongeschiktheidsverzekering</t>
+          <t>arbeidsplaats</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>disability insurance</t>
+          <t>job; position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>arbeidsovereenkomst</t>
+          <t>arbeidsvoorwaarden</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>employment contract</t>
+          <t>terms and conditions of employment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>arbeidsplaats</t>
+          <t>Arbowet</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>job; position</t>
+          <t>Health and Safety at Work Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>arbeidsvoorwaarden</t>
+          <t>archeologie</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>terms and conditions of employment</t>
+          <t>archaeology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>Arbowet</t>
+          <t>archiefonderzoek</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Health and Safety at Work Act</t>
+          <t>archive research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>archeologie</t>
+          <t>arts</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>archaeology</t>
+          <t>physician, doctor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>archiefonderzoek</t>
+          <t>arts-assistent</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>archive research</t>
+          <t>house officer; houseman; intern</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>arts</t>
+          <t>artsexamen</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>physician, doctor</t>
+          <t>final examination in Medicine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>arts-assistent</t>
+          <t>assistent in opleiding</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>house officer; houseman; intern</t>
+          <t>PhD candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>artsexamen</t>
+          <t>assistentschap (med)</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>final examination in Medicine</t>
+          <t>internship; medical internship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>assistent in opleiding</t>
+          <t>atheneum</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate</t>
+          <t>pre-university education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>assistentschap (med)</t>
+          <t>auditor</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>internship; medical internship</t>
+          <t>guest student (within a university)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>atheneum</t>
+          <t>autochtoon</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>pre-university education</t>
+          <t>indigenous; native Dutch</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>auditor</t>
+          <t>avondonderwijs</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>guest student (within a university)</t>
+          <t>evening classes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>autochtoon</t>
+          <t>avondopleiding</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>indigenous; native Dutch</t>
+          <t>evening programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>avondonderwijs</t>
+          <t>BA / BSc</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>evening classes</t>
+          <t>Bachelor of Arts/Bachelor of Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>avondopleiding</t>
+          <t>baan</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>evening programme</t>
+          <t>job; position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>BA / BSc</t>
+          <t>baccalaureaat</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bachelor of Arts/Bachelor of Science</t>
+          <t>baccalaureate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>baan</t>
+          <t>bachelor-masterstelsel</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>job; position</t>
+          <t>bachelor-master's system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>baccalaureaat</t>
+          <t>bachelordiploma</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>baccalaureate</t>
+          <t>bachelor's degree (BA/BSc)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>bachelor-masterstelsel</t>
+          <t>bacheloropleiding (zoals aangeboden door de universiteit)</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>bachelor-master's system</t>
+          <t>bachelor's degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>bachelordiploma</t>
+          <t>bachelorstudent</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>bachelor's degree (BA/BSc)</t>
+          <t>bachelor's student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>bacheloropleiding (zoals aangeboden door de universiteit)</t>
+          <t>bachelortitel</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>bachelor's degree programme</t>
+          <t>Bachelor of Arts/ Bachelor of Science (BA/BSc)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>bachelorstudent</t>
+          <t>balie</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>bachelor's student</t>
+          <t>desk; information desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>bachelortitel</t>
+          <t>BaMa stelsel</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Bachelor of Arts/ Bachelor of Science (BA/BSc)</t>
+          <t>bachelor-master's system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>balie</t>
+          <t>banencentrum</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>desk; information desk</t>
+          <t>careers centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>BaMa stelsel</t>
+          <t>banenmarkt</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>bachelor-master's system</t>
+          <t>careers fair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>banencentrum</t>
+          <t>basisarts</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>careers centre</t>
+          <t>medical school graduate (see Nuffic explanation)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>banenmarkt</t>
+          <t>basisbeurs</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>careers fair</t>
+          <t>basic student grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>basisarts</t>
+          <t>basiscursus</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>medical school graduate (see Nuffic explanation)</t>
+          <t>foundation course; elementary course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>basisbeurs</t>
+          <t>basiskwalificatie onderwijs (BKO)</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>basic student grant</t>
+          <t>Basic Teaching Qualification; University Teaching Qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>basiscursus</t>
+          <t>basisonderwijs</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>foundation course; elementary course</t>
+          <t>primary education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>basiskwalificatie onderwijs (BKO)</t>
+          <t>basisvak</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Basic Teaching Qualification; University Teaching Qualification</t>
+          <t>core course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>basisonderwijs</t>
+          <t>baten (opbrengsten)</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>primary education</t>
+          <t>revenues</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>basisvak</t>
+          <t>bedrijfsarts</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>core course</t>
+          <t>occupational physician</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>baten (opbrengsten)</t>
+          <t>Bedrijfsbureau</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>revenues</t>
+          <t>Business Office, Operations Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>bedrijfsarts</t>
+          <t>Bedrijfsgeneeskundige Dienst</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>occupational physician</t>
+          <t>Occupational Health Service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>Bedrijfsbureau</t>
+          <t>Bedrijfshulpverlening</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Business Office, Operations Department</t>
+          <t>In-House Emergency Service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>Bedrijfsgeneeskundige Dienst</t>
+          <t>bedrijfsvoering</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Occupational Health Service</t>
+          <t>Administration Directorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>Bedrijfshulpverlening</t>
+          <t>beëdiging (het afleggen van)</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>In-House Emergency Service</t>
+          <t>swearing an oath; taking an oath</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>bedrijfsvoering</t>
+          <t>beëdiging (het afnemen van)</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Administration Directorate</t>
+          <t>swearing in</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>beëdiging (het afleggen van)</t>
+          <t>beëindigen (v.e. contract)</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>swearing an oath; taking an oath</t>
+          <t>terminate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>beëdiging (het afnemen van)</t>
+          <t>begeleiden</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>swearing in</t>
+          <t>supervise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>beëindigen (v.e. contract)</t>
+          <t>begeleider</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>terminate</t>
+          <t>supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>begeleiden</t>
+          <t>begeleiding</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>supervise</t>
+          <t>supervision</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>begeleider</t>
+          <t>begeleidingscommissie</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>supervisor</t>
+          <t>supervisory committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>begeleiding</t>
+          <t>beginnende beroepsbeoefenaar</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>supervision</t>
+          <t>newly qualified professional</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>begeleidingscommissie</t>
+          <t>begintermen</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>supervisory committee</t>
+          <t>starting level; entry qualifications</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>beginnende beroepsbeoefenaar</t>
+          <t>begripsbepalingen</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>newly qualified professional</t>
+          <t>definitions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>begintermen</t>
+          <t>begroten</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>starting level; entry qualifications</t>
+          <t>to budget; to estimate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>begripsbepalingen</t>
+          <t>begroting</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>definitions</t>
+          <t>budget; estimate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>begroten</t>
+          <t>begrotingsoverschot</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>to budget; to estimate</t>
+          <t>budget surplus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>begroting</t>
+          <t>begrotingsruimte</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>budget; estimate</t>
+          <t>budget leeway; scope within the budget</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>begrotingsoverschot</t>
+          <t>begrotingssystematiek</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>budget surplus</t>
+          <t>budgetary system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>begrotingsruimte</t>
+          <t>begrotingstekort</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>budget leeway; scope within the budget</t>
+          <t>budget deficit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>begrotingssystematiek</t>
+          <t>beheer</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>budgetary system</t>
+          <t>management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>begrotingstekort</t>
+          <t>beheersen (v.e. vaardigheid)</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>budget deficit</t>
+          <t>to master; to have a command of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>beheer</t>
+          <t>beheersstructuur</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>management</t>
+          <t>management structure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>beheersen (v.e. vaardigheid)</t>
+          <t>bekendmaking</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>to master; to have a command of</t>
+          <t>announcement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>beheersstructuur</t>
+          <t>bekostigd</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>management structure</t>
+          <t>funded</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>bekendmaking</t>
+          <t>bekostigd (instelling, opleiding)</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>announcement</t>
+          <t>government funded (institution, programme)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>bekostigd</t>
+          <t>bekostigen</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>funded</t>
+          <t>subsidise; fund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>bekostigd (instelling, opleiding)</t>
+          <t>bekostiging</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>government funded (institution, programme)</t>
+          <t>funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>bekostigen</t>
+          <t>bekostigingsmodel</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>subsidise; fund</t>
+          <t>funding model; resource allocation model</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>bekostiging</t>
+          <t>bekwaamheid</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>funding</t>
+          <t>skill; competency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>bekostigingsmodel</t>
+          <t>beleid</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>funding model; resource allocation model</t>
+          <t>policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>bekwaamheid</t>
+          <t>beleidskwestie</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>skill; competency</t>
+          <t>policy issue</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>beleid</t>
+          <t>beleidslijn</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>policy</t>
+          <t>line of policy; policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>beleidskwestie</t>
+          <t>beleidsmatig</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>policy issue</t>
+          <t>policy; in accordance with policy, in terms of policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>beleidslijn</t>
+          <t>beleidsmedewerker</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>line of policy; policy</t>
+          <t>policy officer; policy adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>beleidsmatig</t>
+          <t>beleidsnota</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>policy; in accordance with policy, in terms of policy</t>
+          <t>policy document</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>beleidsmedewerker</t>
+          <t>beleidsplan</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>policy officer; policy adviser</t>
+          <t>policy plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>beleidsnota</t>
+          <t>beleidsvoornemen</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>policy document</t>
+          <t>policy statement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>beleidsplan</t>
+          <t>bemiddelen</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>policy plan</t>
+          <t>mediate; arbitrate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>beleidsvoornemen</t>
+          <t>bemiddeling</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>policy statement</t>
+          <t>mediation; arbitration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>bemiddelen</t>
+          <t>benaming in CROHO/Hogeronderwijsregister</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>mediate; arbitrate</t>
+          <t>denomination in CROHO higher education register</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>bemiddeling</t>
+          <t>benoemingsadviescommissie</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>mediation; arbitration</t>
+          <t>advisory committee on appointments</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>benaming in CROHO/Hogeronderwijsregister</t>
+          <t>benoemingscommissie</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>denomination in CROHO higher education register</t>
+          <t>search committee; appointment committee; selection committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>benoemingsadviescommissie</t>
+          <t>beoefenen van de wetenschap</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>advisory committee on appointments</t>
+          <t>to carry out research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>benoemingscommissie</t>
+          <t>beoordeeld werk</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>search committee; appointment committee; selection committee</t>
+          <t>graded work</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>beoefenen van de wetenschap</t>
+          <t>beoordelen</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>to carry out research</t>
+          <t>assess; grade (a paper)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>beoordeeld werk</t>
+          <t>beoordeling (personeelslid)</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>graded work</t>
+          <t>performance appraisal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>beoordelen</t>
+          <t>beoordelingsautoriteit</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>assess; grade (a paper)</t>
+          <t>assessment authority/body</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>beoordeling (personeelslid)</t>
+          <t>beoordelingsgesprek</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>performance appraisal</t>
+          <t>performance interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsautoriteit</t>
+          <t>beoordelingsgesprek (verslag van)</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>assessment authority/body</t>
+          <t>performance report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsgesprek</t>
+          <t>beoordelingskader</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>performance interview</t>
+          <t>assessment framework</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsgesprek (verslag van)</t>
+          <t>beoordelingsschaal</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>performance report</t>
+          <t>assessment scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>beoordelingskader</t>
+          <t>beoordelingsschaal (voor functiewaardering)</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>assessment framework</t>
+          <t>grading scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsschaal</t>
+          <t>bepaling</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>assessment scale</t>
+          <t>provision; stipulation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsschaal (voor functiewaardering)</t>
+          <t>beroep (tegen)</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>grading scale</t>
+          <t>appeal (against)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>bepaling</t>
+          <t>beroep instellen tegen</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>provision; stipulation</t>
+          <t>to appeal against; to lodge an appeal against</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>beroep (tegen)</t>
+          <t>beroepschrift</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>appeal (against)</t>
+          <t>appeal; letter of appeal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>beroep instellen tegen</t>
+          <t>beroepserkenning</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>to appeal against; to lodge an appeal against</t>
+          <t>professional recognition</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>beroepschrift</t>
+          <t>beroepsgericht</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>appeal; letter of appeal</t>
+          <t>vocational (MBO); professional (HBO)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>beroepserkenning</t>
+          <t>beroepsgericht accent</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>professional recognition</t>
+          <t>vocational emphasis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>beroepsgericht</t>
+          <t>beroepsgericht onderwijs</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>vocational (MBO); professional (HBO)</t>
+          <t>professional/vocational education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>beroepsgericht accent</t>
+          <t>beroepsgerichte orientatie</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>vocational emphasis</t>
+          <t>professional orientation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>beroepsgericht onderwijs</t>
+          <t>beroepsgrond</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>professional/vocational education</t>
+          <t>grounds for appeal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>beroepsgerichte orientatie</t>
+          <t>beroepskeuzeadviseur</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>professional orientation</t>
+          <t>careers adviser; careers officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>beroepsgrond</t>
+          <t>beroepsmogelijkheid</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>grounds for appeal</t>
+          <t>possibility of appeal; option of appealing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>beroepskeuzeadviseur</t>
+          <t>beroepsonderwijs (hoger)</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>careers adviser; careers officer</t>
+          <t>professional education (higher)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>beroepsmogelijkheid</t>
+          <t>beroepsonderwijs (lager en middelbaar)</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>possibility of appeal; option of appealing</t>
+          <t>vocational education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>beroepsonderwijs (hoger)</t>
+          <t>beroepsopleiding</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>professional education (higher)</t>
+          <t>technical/vocational/occupational training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>beroepsonderwijs (lager en middelbaar)</t>
+          <t>beroepspraktijk</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>vocational education</t>
+          <t>professional practice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>beroepsopleiding</t>
+          <t>beslisregels</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>technical/vocational/occupational training</t>
+          <t>decision-making rules</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>beroepspraktijk</t>
+          <t>besluitvorming</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>professional practice</t>
+          <t>decision-making</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>beslisregels</t>
+          <t>bestemmen (van geld)</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>decision-making rules</t>
+          <t>allocate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>besluitvorming</t>
+          <t>bestuderen</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>decision-making</t>
+          <t>study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>bestemmen (van geld)</t>
+          <t>bestudering</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>allocate</t>
+          <t>study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>bestuderen</t>
+          <t>bestuur (de bestuurders)</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>study</t>
+          <t>board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>bestudering</t>
+          <t>bestuur (het besturen)</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>study</t>
+          <t>management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>bestuur (de bestuurders)</t>
+          <t>bestuur en beheer (B&amp;B)</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>board</t>
+          <t>management and operations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>bestuur (het besturen)</t>
+          <t>bestuur van de universiteit</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>management</t>
+          <t>Executive Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>bestuur en beheer (B&amp;B)</t>
+          <t>bestuurder</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>management and operations</t>
+          <t>Board member; administrator; manager</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>bestuur van de universiteit</t>
+          <t>bestuurlijk</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Executive Board</t>
+          <t>administrative</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>bestuurder</t>
+          <t>Bestuurs- en Beheersreglement</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Board member; administrator; manager</t>
+          <t>Executive and Management Regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>bestuurlijk</t>
+          <t>bestuursambtenaar</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>administrative</t>
+          <t>administrative officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>Bestuurs- en Beheersreglement</t>
+          <t>bestuursberaad</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Executive and Management Regulations</t>
+          <t>management board; periodic meeting of the Executive Board and the deans of the faculties</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>bestuursambtenaar</t>
+          <t>bestuursbeurs</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>administrative officer</t>
+          <t>grant for membership of a committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>bestuursberaad</t>
+          <t>Bestuursbureau</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>management board; periodic meeting of the Executive Board and the deans of the faculties</t>
+          <t>Administration and Central Services</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>bestuursbeurs</t>
+          <t>bestuursgebouw</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>grant for membership of a committee</t>
+          <t>University offices</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>Bestuursbureau</t>
+          <t>Bestuurskunde</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Administration and Central Services</t>
+          <t>Public Administration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>bestuursgebouw</t>
+          <t>bestuurslid</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>University offices</t>
+          <t>board member</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>Bestuurskunde</t>
+          <t>bestuursraad (ministerie)</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Public Administration</t>
+          <t>Administrative Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>bestuurslid</t>
+          <t>bestuursstaf</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>board member</t>
+          <t>Executive Staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>bestuursraad (ministerie)</t>
+          <t>bestuurstaken</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Administrative Council</t>
+          <t>administrative responsibilities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>bestuursstaf</t>
+          <t>bestuurszaken (de afdeling)</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Executive Staff</t>
+          <t>Department of Administrative Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>bestuurstaken</t>
+          <t>bestuurszaken (hoofd)</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>administrative responsibilities</t>
+          <t>Chief Administrative Officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>bestuurszaken (de afdeling)</t>
+          <t>bestuurszaken (medewerker)</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Department of Administrative Affairs</t>
+          <t>administrative officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>bestuurszaken (hoofd)</t>
+          <t>beta-</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Chief Administrative Officer</t>
+          <t>science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>bestuurszaken (medewerker)</t>
+          <t>betawetenschappen</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>administrative officer</t>
+          <t>sciences; science (subjects)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>beta-</t>
+          <t>beurs</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>science</t>
+          <t>grant; scholarship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>betawetenschappen</t>
+          <t>beurspromovendus</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>sciences; science (subjects)</t>
+          <t>PhD candidate with a scholarship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>beurs</t>
+          <t>beursstudent</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>grant; scholarship</t>
+          <t>grant/scholarship student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>beurspromovendus</t>
+          <t>beurzenstelsel</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate with a scholarship</t>
+          <t>system of grants</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>beursstudent</t>
+          <t>bevallingsverlof</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>grant/scholarship student</t>
+          <t>maternity leave</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>beurzenstelsel</t>
+          <t>bevestigingsbrief</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>system of grants</t>
+          <t>letter of confirmation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>bevallingsverlof</t>
+          <t>bevestigingsbrief van aanmelding</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>maternity leave</t>
+          <t>confirmation of registration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>bevestigingsbrief</t>
+          <t>bevoegd gezag</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>letter of confirmation</t>
+          <t>competent authority</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>bevestigingsbrief van aanmelding</t>
+          <t>bevoegdheid</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>confirmation of registration</t>
+          <t>competence, authority, power, rights and qualifications</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>bevoegd gezag</t>
+          <t>bevoegdheid uitoefenen om…</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>competent authority</t>
+          <t>exercise the power to...</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>bevoegdheid</t>
+          <t>bevordering</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>competence, authority, power, rights and qualifications</t>
+          <t>promotion</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>bevoegdheid uitoefenen om…</t>
+          <t>bewaartermijn</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>exercise the power to...</t>
+          <t>retention period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>bevordering</t>
+          <t>bewakingsdienst</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>promotion</t>
+          <t>security; security service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>bewaartermijn</t>
+          <t>bewijs van aanmelding</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>retention period</t>
+          <t>proof of registration/application</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>bewakingsdienst</t>
+          <t>bewijs van inschrijving</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>security; security service</t>
+          <t>proof of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>bewijs van aanmelding</t>
+          <t>bezemklas</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>proof of registration/application</t>
+          <t>remedial class</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>bewijs van inschrijving</t>
+          <t>bezetting (personeel)</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>proof of enrolment</t>
+          <t>total staff; staff numbers</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>bezemklas</t>
+          <t>bezoldiging</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>remedial class</t>
+          <t>remuneration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>bezetting (personeel)</t>
+          <t>bezuiniging</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>total staff; staff numbers</t>
+          <t>retrenchment; austerity measures; cost-cutting</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>bezoldiging</t>
+          <t>bezwaar (tegen)</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>remuneration</t>
+          <t>objection; complaint (against)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>bezuiniging</t>
+          <t>bezwaar aantekenen</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>retrenchment; austerity measures; cost-cutting</t>
+          <t>to lodge an objection/complaint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>bezwaar (tegen)</t>
+          <t>bezwaarschrift</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>objection; complaint (against)</t>
+          <t>objection/complaint; letter of objection/complaint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>bezwaar aantekenen</t>
+          <t>bibliothecaris</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>to lodge an objection/complaint</t>
+          <t>librarian</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>bezwaarschrift</t>
+          <t>bibliotheek</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>objection/complaint; letter of objection/complaint</t>
+          <t>library</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>bibliothecaris</t>
+          <t>bij gebleken geschiktheid</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>librarian</t>
+          <t>subject to satisfactory performance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>bibliotheek</t>
+          <t>bijbaantje</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>library</t>
+          <t>part-time job</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>bij gebleken geschiktheid</t>
+          <t>bijles</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>subject to satisfactory performance</t>
+          <t>coaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>bijbaantje</t>
+          <t>bijscholing</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>part-time job</t>
+          <t>refresher course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>bijles</t>
+          <t>bijstand</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>coaching</t>
+          <t>social security benefit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>bijscholing</t>
+          <t>bijzonder hoogleraar</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>refresher course</t>
+          <t>professor by special appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>bijstand</t>
+          <t>bijzonder onderwijs</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>social security benefit</t>
+          <t>denominational education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>bijzonder hoogleraar</t>
+          <t>bijzondere kwaliteitskenmerken</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>professor by special appointment</t>
+          <t>distincive quality features</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>bijzonder onderwijs</t>
+          <t>bijzondere leerstoel</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>denominational education</t>
+          <t>endowed chair; special chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>bijzondere kwaliteitskenmerken</t>
+          <t>bijzondere universiteit</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>distincive quality features</t>
+          <t>denominational university</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>bijzondere leerstoel</t>
+          <t>bilateraal</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>endowed chair; special chair</t>
+          <t>bilateral</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>bijzondere universiteit</t>
+          <t>binair</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>denominational university</t>
+          <t>binary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>bilateraal</t>
+          <t>BKO</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>bilateral</t>
+          <t>Basic Teaching Qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>binair</t>
+          <t>blad (wetenschappelijk)</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>binary</t>
+          <t>journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>BKO</t>
+          <t>blok</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Basic Teaching Qualification</t>
+          <t>block (part of a course)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>blad (wetenschappelijk)</t>
+          <t>blokken (hard studeren)</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>journal</t>
+          <t>to cram, to swot</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>blok</t>
+          <t>blokonderwijs</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>block (part of a course)</t>
+          <t>modular courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>blokken (hard studeren)</t>
+          <t>boekenlijst</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>to cram, to swot</t>
+          <t>reading list; book list</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>blokonderwijs</t>
+          <t>boekhouding (de afdeling)</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>modular courses</t>
+          <t>accounts department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>boekenlijst</t>
+          <t>boekhouding (de boeken)</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>reading list; book list</t>
+          <t>accounts</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>boekhouding (de afdeling)</t>
+          <t>boekwaarde</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>accounts department</t>
+          <t>book value</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>boekhouding (de boeken)</t>
+          <t>boven de formatie</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>accounts</t>
+          <t>supernumerary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>boekwaarde</t>
+          <t>boventallig</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>book value</t>
+          <t>redundant; superfluous</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>boven de formatie</t>
+          <t>briefhoofd</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>supernumerary</t>
+          <t>letterhead</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>boventallig</t>
+          <t>briefhoofd (papier met)</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>redundant; superfluous</t>
+          <t>letterhead paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>briefhoofd</t>
+          <t>brutoloon</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>letterhead</t>
+          <t>gross wage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>briefhoofd (papier met)</t>
+          <t>brutosalaris</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>letterhead paper</t>
+          <t>gross salary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>brutoloon</t>
+          <t>BSA (bindend studieadvies)</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>gross wage</t>
+          <t>binding study advice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>brutosalaris</t>
+          <t>BTW</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>gross salary</t>
+          <t>VAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>BSA (bindend studieadvies)</t>
+          <t>budgetrecht</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>binding study advice</t>
+          <t>budgetary responsibility</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>BTW</t>
+          <t>buiten de formatie</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>VAT</t>
+          <t>supernumerary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>budgetrecht</t>
+          <t>buitengewoon onderwijs</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>budgetary responsibility</t>
+          <t>special education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>buiten de formatie</t>
+          <t>buitenlandse student</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>supernumerary</t>
+          <t>international student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>buitengewoon onderwijs</t>
+          <t>buitenpromovendus</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>special education</t>
+          <t>external PhD candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>buitenlandse student</t>
+          <t>bul</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>international student</t>
+          <t>degree certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>buitenpromovendus</t>
+          <t>Bureau Inschrijvingen</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>external PhD candidate</t>
+          <t>Student Registry</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>bul</t>
+          <t>Bureau van de Decaan</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>degree certificate</t>
+          <t>Dean's Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>Bureau Inschrijvingen</t>
+          <t>Bureau van de Pedel</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Student Registry</t>
+          <t>Beadle's Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>Bureau van de Decaan</t>
+          <t>bursaal</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Dean's Office</t>
+          <t>scholarship student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>Bureau van de Pedel</t>
+          <t>Campus Den Haag</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Beadle's Office</t>
+          <t>Campus The Hague</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>bursaal</t>
+          <t>CAO (Collectieve Arbeidsovereenkomst)</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>scholarship student</t>
+          <t>Collective Labour Agreement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>Campus Den Haag</t>
+          <t>capaciteitsbeheersing</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Campus The Hague</t>
+          <t>capacity management; intake restriction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>CAO (Collectieve Arbeidsovereenkomst)</t>
+          <t>capaciteitsfixus</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Collective Labour Agreement</t>
+          <t>restriction in connection with teaching capacity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>capaciteitsbeheersing</t>
+          <t>Catering en Partycatering</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>capacity management; intake restriction</t>
+          <t>Catering Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>capaciteitsfixus</t>
+          <t>Centraal Stembureau</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>restriction in connection with teaching capacity</t>
+          <t>Central Elections Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>Catering en Partycatering</t>
+          <t>centrale aanmelding</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Catering Department</t>
+          <t>central registration; central application</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>Centraal Stembureau</t>
+          <t>centrale dienst</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Central Elections Office</t>
+          <t>central services</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>centrale aanmelding</t>
+          <t>centrale ondernemingsraad</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>central registration; central application</t>
+          <t>central works council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>centrale dienst</t>
+          <t>centrale studentenraad</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>central services</t>
+          <t>central student council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>centrale ondernemingsraad</t>
+          <t>certificaat</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>central works council</t>
+          <t>certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>centrale studentenraad</t>
+          <t>certificatie</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>central student council</t>
+          <t>certification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>certificaat</t>
+          <t>cijfer</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>certificate</t>
+          <t>mark; grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>certificatie</t>
+          <t>cijfer (berekend eindcijfer)</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>certification</t>
+          <t>mark; final mark; grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>cijfer</t>
+          <t>cijfer (examencijfer)</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>mark; grade</t>
+          <t>examination mark; grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>cijfer (berekend eindcijfer)</t>
+          <t>cijferlijst</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>mark; final mark; grade</t>
+          <t>grade list; transcript</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>cijfer (examencijfer)</t>
+          <t>cijferschaal</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>examination mark; grade</t>
+          <t>grading scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>cijferlijst</t>
+          <t>circa, ca</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>grade list; transcript</t>
+          <t>approximately, approx.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>cijferschaal</t>
+          <t>citeertitel</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>grading scale</t>
+          <t>official title</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>circa, ca</t>
+          <t>co-assistent</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>approximately, approx.</t>
+          <t>house officer; houseman; intern</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>citeertitel</t>
+          <t>co-promotor</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>official title</t>
+          <t>co-supervisor of a dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>co-assistent</t>
+          <t>co-referent</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>house officer; houseman; intern</t>
+          <t>examiner of a dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>co-promotor</t>
+          <t>co-referent (inleider op een conferentie)</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>co-supervisor of a dissertation</t>
+          <t>respondent</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>co-referent</t>
+          <t>co-schappen</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>examiner of a dissertation</t>
+          <t>clinical internships</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>co-referent (inleider op een conferentie)</t>
+          <t>cohort</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>respondent</t>
+          <t>intake; cohort</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>co-schappen</t>
+          <t>collega</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>clinical internships</t>
+          <t>colleague</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>cohort</t>
+          <t>collega docent</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>intake; cohort</t>
+          <t>fellow lecturer; fellow tutor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>collega</t>
+          <t>collega onderzoeker</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>colleague</t>
+          <t>fellow researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>collega docent</t>
+          <t>college</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>fellow lecturer; fellow tutor</t>
+          <t>lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>collega onderzoeker</t>
+          <t>college (bestuurslichaam)</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>fellow researcher</t>
+          <t>board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>college</t>
+          <t>college (hoorcollege)</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>college (bestuurslichaam)</t>
+          <t>college (school)</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>board</t>
+          <t>college</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>college (hoorcollege)</t>
+          <t>college geven</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>lecture</t>
+          <t>lecture (on)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>college (school)</t>
+          <t>college lopen</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>college</t>
+          <t>attend lectures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>college geven</t>
+          <t>College van Beroep voor de Examens</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>lecture (on)</t>
+          <t>Examination Appeals Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>college lopen</t>
+          <t>College van Beroep voor het Hoger Onderwijs</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>attend lectures</t>
+          <t>Higher Education Appeals Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>College van Beroep voor de Examens</t>
+          <t>College van Bestuur</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Examination Appeals Board</t>
+          <t>Executive Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>College van Beroep voor het Hoger Onderwijs</t>
+          <t>College van Toezicht</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Higher Education Appeals Board</t>
+          <t>Supervisory Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>College van Bestuur</t>
+          <t>College voor Promoties</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Executive Board</t>
+          <t>Doctorate Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>College van Toezicht</t>
+          <t>collegeaanbod</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Supervisory Board</t>
+          <t>courses offered; range of courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>College voor Promoties</t>
+          <t>collegedictaat (aantekeningen van student)</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Doctorate Board</t>
+          <t>lecture notes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>collegeaanbod</t>
+          <t>collegedictaat (overzicht verkrijgbaar van docent)</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>courses offered; range of courses</t>
+          <t>summary/synopsis of lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>collegedictaat (aantekeningen van student)</t>
+          <t>collegegeld</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>lecture notes</t>
+          <t>tuition fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>collegedictaat (overzicht verkrijgbaar van docent)</t>
+          <t>collegejaar</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>summary/synopsis of lecture</t>
+          <t>academic year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>collegegeld</t>
+          <t>collegekaart</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>tuition fee</t>
+          <t>student card; university (ID) card</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>collegejaar</t>
+          <t>collegereeks</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>academic year</t>
+          <t>series of lectures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>collegekaart</t>
+          <t>collegerooster</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>student card; university (ID) card</t>
+          <t>lecture timetable</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>collegereeks</t>
+          <t>collegevrije periode</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>series of lectures</t>
+          <t>recess</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>collegerooster</t>
+          <t>collegezaal</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>lecture timetable</t>
+          <t>lecture room; classroom; lecture hall</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>collegevrije periode</t>
+          <t>Colloquium Doctum</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>recess</t>
+          <t>university entrance examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>collegezaal</t>
+          <t>commissie</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>lecture room; classroom; lecture hall</t>
+          <t>committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>Colloquium Doctum</t>
+          <t>Commissie voor Beroep- en Bezwaarschriften</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>university entrance examination</t>
+          <t>Appeals and Objections Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>commissie</t>
+          <t>Commissie voor Geschillen</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>committee</t>
+          <t>Arbitration Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>Commissie voor Beroep- en Bezwaarschriften</t>
+          <t>Communicatie en Werving</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Appeals and Objections Committee</t>
+          <t>Communications and Student Recruitment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>Commissie voor Geschillen</t>
+          <t>comparatief onderzoek</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Arbitration Committee</t>
+          <t>comparative research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>Communicatie en Werving</t>
+          <t>competentie</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Communications and Student Recruitment</t>
+          <t>competency; area of competence</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>comparatief onderzoek</t>
+          <t>computer-ondersteund onderwijs (COO)</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>comparative research</t>
+          <t>computer-assisted instruction (CAI); computer-aided learning (CAL)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>competentie</t>
+          <t>concept</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>competency; area of competence</t>
+          <t>draft</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>computer-ondersteund onderwijs (COO)</t>
+          <t>conferentie</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>computer-assisted instruction (CAI); computer-aided learning (CAL)</t>
+          <t>conference</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>concept</t>
+          <t>congres</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>draft</t>
+          <t>conference; congress (on)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>conferentie</t>
+          <t>contactonderwijs</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>conference</t>
+          <t>contact hours; face-to-face teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>congres</t>
+          <t>contractonderwijs</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>conference; congress (on)</t>
+          <t>contract teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>contactonderwijs</t>
+          <t>contractonderzoek</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>contact hours; face-to-face teaching</t>
+          <t>contract research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>contractonderwijs</t>
+          <t>controle achteraf</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>contract teaching</t>
+          <t>ex post control; ex post audit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>contractonderzoek</t>
+          <t>convenant</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>contract research</t>
+          <t>covenant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>controle achteraf</t>
+          <t>corps (i.e. Minerva)</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>ex post control; ex post audit</t>
+          <t>Minerva student association/club</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>convenant</t>
+          <t>corpsstudent</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>covenant</t>
+          <t>member of Minerva student association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>corps (i.e. Minerva)</t>
+          <t>CROHO (Centraal Register Opleidingen Hoger Onderwijs)</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Minerva student association/club</t>
+          <t>Central Register of Study Programmes in Higher Education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>corpsstudent</t>
+          <t>culturele identiteit</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>member of Minerva student association</t>
+          <t>cultural identity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>CROHO (Centraal Register Opleidingen Hoger Onderwijs)</t>
+          <t>cum laude</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Central Register of Study Programmes in Higher Education</t>
+          <t>with distinction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>culturele identiteit</t>
+          <t>curator</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>cultural identity</t>
+          <t>curator</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>cum laude</t>
+          <t>cursorisch onderwijs</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>with distinction</t>
+          <t>course-based teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>curator</t>
+          <t>cursus</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>curator</t>
+          <t>course (module)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>cursorisch onderwijs</t>
+          <t>cursusaanbod</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>course-based teaching</t>
+          <t>courses offered; range of courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>cursus</t>
+          <t>cursusboek</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>course (module)</t>
+          <t>course book</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>cursusaanbod</t>
+          <t>cursusduur (van de hele opleiding)</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>courses offered; range of courses</t>
+          <t>length of a degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>cursusboek</t>
+          <t>cursusduur (van een losse cursus)</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>course book</t>
+          <t>course duration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>cursusduur (van de hele opleiding)</t>
+          <t>cursusgeld</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>length of a degree programme</t>
+          <t>course fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>cursusduur (van een losse cursus)</t>
+          <t>cursusinformatie</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>course duration</t>
+          <t>course information; prospectus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>cursusgeld</t>
+          <t>cursusjaar</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>course fee</t>
+          <t>academic year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>cursusinformatie</t>
+          <t>cursusmateriaal</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>course information; prospectus</t>
+          <t>course materials</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>cursusjaar</t>
+          <t>custos</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>academic year</t>
+          <t>custodian</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>cursusmateriaal</t>
+          <t>CvB (College van Bestuur)</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>course materials</t>
+          <t>Executive Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>custos</t>
+          <t>CWI (Centrum voor Werk en Inkomen)</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>custodian</t>
+          <t>Centre for Work and Income</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>CvB (College van Bestuur)</t>
+          <t>dagelijks bestuur</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Executive Board</t>
+          <t>executive committee (of the department/board)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>CWI (Centrum voor Werk en Inkomen)</t>
+          <t>dagonderwijs</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Centre for Work and Income</t>
+          <t>daytime courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>dagelijks bestuur</t>
+          <t>de dato</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>executive committee (of the department/board)</t>
+          <t>dated; of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>dagonderwijs</t>
+          <t>de Wet op het hoger onderwijs en wetenschappelijk onderzoek (WHW)</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>daytime courses</t>
+          <t>the Higher Education and Research Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>de dato</t>
+          <t>deblokkeren (gelden)</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>dated; of</t>
+          <t>release (funds)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>de Wet op het hoger onderwijs en wetenschappelijk onderzoek (WHW)</t>
+          <t>decaan (faculteit)</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>the Higher Education and Research Act</t>
+          <t>dean</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>deblokkeren (gelden)</t>
+          <t>decaan (studenten)</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>release (funds)</t>
+          <t>student counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>decaan (faculteit)</t>
+          <t>Decaan van de Faculteit der</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>dean</t>
+          <t>Dean of the Faculty of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>decaan (studenten)</t>
+          <t>decanaat</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>student counsellor</t>
+          <t>deanship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>Decaan van de Faculteit der</t>
+          <t>declaratie</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Dean of the Faculty of</t>
+          <t>expense statement; expense claim</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>decanaat</t>
+          <t>deelcertificaat</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>deanship</t>
+          <t>certificate; certificate of completion</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>declaratie</t>
+          <t>deeldiscipline</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>expense statement; expense claim</t>
+          <t>subdiscipline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>deelcertificaat</t>
+          <t>deelexamen</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>certificate; certificate of completion</t>
+          <t>exam component</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>deeldiscipline</t>
+          <t>deelexamen (geschreven)</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>subdiscipline</t>
+          <t>written examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>deelexamen</t>
+          <t>deelexamen (mondeling)</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>exam component</t>
+          <t>oral examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>deelexamen (geschreven)</t>
+          <t>deelgebied</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>written examination</t>
+          <t>sector; subsector</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>deelexamen (mondeling)</t>
+          <t>deeltentamen (mondeling)</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>oral examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>deelgebied</t>
+          <t>deeltentamen (schriftelijk)</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>sector; subsector</t>
+          <t>written examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>deeltentamen (mondeling)</t>
+          <t>deeltijd</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>oral examination</t>
+          <t>part-time</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>deeltentamen (schriftelijk)</t>
+          <t>deeltijdonderwijs</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>written examination</t>
+          <t>part-time courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>deeltijd</t>
+          <t>deeltijdopleiding</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>part-time</t>
+          <t>part-time degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>deeltijdonderwijs</t>
+          <t>deeltijdstudent</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>part-time courses</t>
+          <t>part-time student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>deeltijdopleiding</t>
+          <t>deeltijdstudent (avondopleiding)</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>part-time degree programme</t>
+          <t>evening student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>deeltijdstudent</t>
+          <t>deficiëntie</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>part-time student</t>
+          <t>deficiency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>deeltijdstudent (avondopleiding)</t>
+          <t>derde geldstroom</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>evening student</t>
+          <t>funding through contracts with third parties</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>deficiëntie</t>
+          <t>derde-geldstroomonderzoek</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>deficiency</t>
+          <t>contract research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>derde geldstroom</t>
+          <t>derdejaarsstudent</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>funding through contracts with third parties</t>
+          <t>third-year student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>derde-geldstroomonderzoek</t>
+          <t>detacheren</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>contract research</t>
+          <t>to second</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>derdejaarsstudent</t>
+          <t>detachering</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>third-year student</t>
+          <t>secondment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>detacheren</t>
+          <t>dictaat</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>to second</t>
+          <t>lecture notes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>detachering</t>
+          <t>dienst</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>secondment</t>
+          <t>division; service; department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>dictaat</t>
+          <t>dienst P&amp;O</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>lecture notes</t>
+          <t>HR Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>dienst</t>
+          <t>dienstfiets</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>division; service; department</t>
+          <t>university bicycle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>dienst P&amp;O</t>
+          <t>diensthoofd</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>HR Department</t>
+          <t>departmental manager; head of department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>dienstfiets</t>
+          <t>dienstraad</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>university bicycle</t>
+          <t>Employee Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>diensthoofd</t>
+          <t>Dies Natalis</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>departmental manager; head of department</t>
+          <t>Foundation Day</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>dienstraad</t>
+          <t>Diesrede</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Employee Council</t>
+          <t>Foundation Day Lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>Dies Natalis</t>
+          <t>digitale onderwijsleeromgeving</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Foundation Day</t>
+          <t>digital teaching environment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>Diesrede</t>
+          <t>diploma</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Foundation Day Lecture</t>
+          <t>diploma, qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>digitale onderwijsleeromgeving</t>
+          <t>diploma halen</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>digital teaching environment</t>
+          <t>graduate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>diploma</t>
+          <t>diploma uitreiken</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>diploma, qualification</t>
+          <t>award a degree; present a degree certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>diploma halen</t>
+          <t>diploma-uitreiking</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>graduate</t>
+          <t>degree ceremony; graduation ceremony</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>diploma uitreiken</t>
+          <t>diplomasupplement</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>award a degree; present a degree certificate</t>
+          <t>diploma supplement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>diploma-uitreiking</t>
+          <t>diplomawaardering</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>degree ceremony; graduation ceremony</t>
+          <t>credentials evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>diplomasupplement</t>
+          <t>diplomering</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>diploma supplement</t>
+          <t>certification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>diplomawaardering</t>
+          <t>directeur bedrijfsvoering</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>credentials evaluation</t>
+          <t>Director of Administration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>diplomering</t>
+          <t>Directeur Bedrijfsvoering (v.e. faculteit) (of centraal)</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>certification</t>
+          <t>Director of Operational Management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>directeur bedrijfsvoering</t>
+          <t>directeur financiën</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Director of Administration</t>
+          <t>Director of Finance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>Directeur Bedrijfsvoering (v.e. faculteit) (of centraal)</t>
+          <t>directeur onderwijs</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Director of Operational Management</t>
+          <t>Director of Education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>directeur financiën</t>
+          <t>directeur onderwijsinstituut</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Director of Finance</t>
+          <t>Director of aTeaching Institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>directeur onderwijs</t>
+          <t>directeur onderzoek</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Director of Education</t>
+          <t>Director of Research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>directeur onderwijsinstituut</t>
+          <t>directeur onderzoekinstituut</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Director of aTeaching Institute</t>
+          <t>Director of a Research Institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>directeur onderzoek</t>
+          <t>directeur opleiding</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Director of Research</t>
+          <t>Programme Director</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>directeur onderzoekinstituut</t>
+          <t>directeur personeel</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Director of a Research Institute</t>
+          <t>Director of Personnel</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>directeur opleiding</t>
+          <t>discipline</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Programme Director</t>
+          <t>discipline; field; area</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>directeur personeel</t>
+          <t>disciplinegroep</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Director of Personnel</t>
+          <t>research group</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>discipline</t>
+          <t>discussiecollege</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>discipline; field; area</t>
+          <t>seminar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>disciplinegroep</t>
+          <t>discussiestuk</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>research group</t>
+          <t>working paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>discussiecollege</t>
+          <t>dispuut</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>seminar</t>
+          <t>debating society</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>discussiestuk</t>
+          <t>dissertatie</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>working paper</t>
+          <t>dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>dispuut</t>
+          <t>docent (de functie)</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>debating society</t>
+          <t>lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>dissertatie</t>
+          <t>docent (zoals aangeduid door de student)</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>dissertation</t>
+          <t>tutor; lecturer (hoorcollege); professor (als professor)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>docent (de functie)</t>
+          <t>docentmentor</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>lecturer</t>
+          <t>mentor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>docent (zoals aangeduid door de student)</t>
+          <t>doctor</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>tutor; lecturer (hoorcollege); professor (als professor)</t>
+          <t>doctor; PhD</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>docentmentor</t>
+          <t>doctor in de letteren</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>mentor</t>
+          <t>Doctor of Arts</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>doctor</t>
+          <t>doctor in de medicijnen</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>doctor; PhD</t>
+          <t>Doctor of Medicine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>doctor in de letteren</t>
+          <t>doctor in de rechten</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Arts</t>
+          <t>Doctor of Laws</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>doctor in de medicijnen</t>
+          <t>doctor in de sociale wetenschappen</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Medicine</t>
+          <t>Doctor of Social and Behavioural Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>doctor in de rechten</t>
+          <t>doctor in de theologie</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Laws</t>
+          <t>Doctor of Divinity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>doctor in de sociale wetenschappen</t>
+          <t>doctor in de wijsbegeerte</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Social and Behavioural Science</t>
+          <t>Doctor of Philosophy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>doctor in de theologie</t>
+          <t>doctor in de wis-en natuurkunde</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Divinity</t>
+          <t>Doctor of Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>doctor in de wijsbegeerte</t>
+          <t>doctoraat</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Philosophy</t>
+          <t>doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>doctor in de wis-en natuurkunde</t>
+          <t>doctoraat honoris causa</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Science</t>
+          <t>honorary doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>doctoraat</t>
+          <t>doctorandus</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>doctorate</t>
+          <t>holder of a master's degree; Master of Arts/Science (MA/MSc); Master of Laws (LL.M.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>doctoraat honoris causa</t>
+          <t>doctorsbul</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>honorary doctorate</t>
+          <t>doctoral degree certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>doctorandus</t>
+          <t>doctorstitel</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>holder of a master's degree; Master of Arts/Science (MA/MSc); Master of Laws (LL.M.)</t>
+          <t>title of doctor; doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>doctorsbul</t>
+          <t>Documentaire Informatievoorziening en Archiefbeheer</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>doctoral degree certificate</t>
+          <t>Documentary Information and Archiving</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>doctorstitel</t>
+          <t>documentatie</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>title of doctor; doctorate</t>
+          <t>documentation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>Documentaire Informatievoorziening en Archiefbeheer</t>
+          <t>doelmatigheidscontrole</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Documentary Information and Archiving</t>
+          <t>efficiency audit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>documentatie</t>
+          <t>doelstelling</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>documentation</t>
+          <t>objective</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>doelmatigheidscontrole</t>
+          <t>doktersverklaring</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>efficiency audit</t>
+          <t>doctor's certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>doelstelling</t>
+          <t>domeinspecifiek</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>objective</t>
+          <t>discipline-specific; subject-specific</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>doktersverklaring</t>
+          <t>door loting aanwijzen</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>doctor's certificate</t>
+          <t>select by lottery</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>domeinspecifiek</t>
+          <t>doorberekenen (naar)</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>discipline-specific; subject-specific</t>
+          <t>charge to the budget of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>door loting aanwijzen</t>
+          <t>doorslaggevende stem</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>select by lottery</t>
+          <t>deciding vote</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>doorberekenen (naar)</t>
+          <t>doorstromen</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>charge to the budget of</t>
+          <t>transfer; move on to another level or type of education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>doorslaggevende stem</t>
+          <t>doorstromer</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>deciding vote</t>
+          <t>transfer student; student holding a bachelor's degree from...</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>doorstromen</t>
+          <t>doorstroom</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>transfer; move on to another level or type of education</t>
+          <t>transfer; transfer rate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>doorstromer</t>
+          <t>doorstroommasters</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>transfer student; student holding a bachelor's degree from...</t>
+          <t>general master's programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>doorstroom</t>
+          <t>doorstroomprofiel</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>transfer; transfer rate</t>
+          <t>transfer profile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>doorstroommasters</t>
+          <t>dossier</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>general master's programme</t>
+          <t>file; portfolio</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>doorstroomprofiel</t>
+          <t>dossierdiploma</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>transfer profile</t>
+          <t>transcript of academic record; testimonium</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>dossier</t>
+          <t>dossierverklaring</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>file; portfolio</t>
+          <t>transcript</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>dossierdiploma</t>
+          <t>duale variant</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>transcript of academic record; testimonium</t>
+          <t>sandwich course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>dossierverklaring</t>
+          <t>educatieve master</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>transcript</t>
+          <t>master's programme in teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>duale variant</t>
+          <t>een lezing houden (over)</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>sandwich course</t>
+          <t>give a paper on; deliver a lecture on; give a talk on</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>educatieve master</t>
+          <t>eenmalig</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>master's programme in teaching</t>
+          <t>non-recurring; one-off</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>een lezing houden (over)</t>
+          <t>eerste beoordelaar</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>give a paper on; deliver a lecture on; give a talk on</t>
+          <t>first reader</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>eenmalig</t>
+          <t>eerste geldstroom</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>non-recurring; one-off</t>
+          <t>government funding; primary revenue stream</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>eerste beoordelaar</t>
+          <t>eerste inschrijving</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>first reader</t>
+          <t>first enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>eerste geldstroom</t>
+          <t>eerste, tweede en derde geldstroom</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>government funding; primary revenue stream</t>
+          <t>sources of research funding (NB refer to NUFFIC): (1) direct government funding; (2) funding via a research organisation; (3) funding through contracts with third parties</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>eerste inschrijving</t>
+          <t>eerstegraads leraar</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>first enrolment</t>
+          <t>teacher in upper secondary education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>eerste, tweede en derde geldstroom</t>
+          <t>eerstegraads lesbevoegdheid (post-doctorale lerarenopleiding)</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>sources of research funding (NB refer to NUFFIC): (1) direct government funding; (2) funding via a research organisation; (3) funding through contracts with third parties</t>
+          <t>PGCE (Post-Graduate Certificate in Education)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>eerstegraads leraar</t>
+          <t>eerstegraads onderwijsbevoegdheid</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>teacher in upper secondary education</t>
+          <t>upper secondary teaching qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>eerstegraads lesbevoegdheid (post-doctorale lerarenopleiding)</t>
+          <t>eerstegraadsbevoegdheid</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>PGCE (Post-Graduate Certificate in Education)</t>
+          <t>upper secondary teaching qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>eerstegraads onderwijsbevoegdheid</t>
+          <t>eerstejaars student; eerstejaarsstudent</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>upper secondary teaching qualification</t>
+          <t>first-year student; fresher (informal)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>eerstegraadsbevoegdheid</t>
+          <t>eerstejaarsprogramma</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>upper secondary teaching qualification</t>
+          <t>first-year programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>eerstejaars student; eerstejaarsstudent</t>
+          <t>eervolle onderscheiding</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>first-year student; fresher (informal)</t>
+          <t>honourable award</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>eerstejaarsprogramma</t>
+          <t>eigen bijdrage</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>first-year programme</t>
+          <t>employee's contribution; personal contribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>eervolle onderscheiding</t>
+          <t>eindcijfer</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>honourable award</t>
+          <t>final grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>eigen bijdrage</t>
+          <t>einddatum</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>employee's contribution; personal contribution</t>
+          <t>closing date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>eindcijfer</t>
+          <t>einddiploma</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>final grade</t>
+          <t>diploma</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>einddatum</t>
+          <t>einddoel</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>closing date</t>
+          <t>objective; final objective</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>einddiploma</t>
+          <t>eindexamen</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>diploma</t>
+          <t>school-leaving examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>einddoel</t>
+          <t>eindgesprek</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>objective; final objective</t>
+          <t>graduation interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>eindexamen</t>
+          <t>eindkwalificaties</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>school-leaving examination</t>
+          <t>learning outcomes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>eindgesprek</t>
+          <t>eindoordeel</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>graduation interview</t>
+          <t>final assessment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>eindkwalificaties</t>
+          <t>eindscriptie</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>learning outcomes</t>
+          <t>master's thesis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>eindoordeel</t>
+          <t>eindtermen</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>final assessment</t>
+          <t>attainment targets; learning outcomes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>eindscriptie</t>
+          <t>eindverhandeling</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>master's thesis</t>
+          <t>final thesis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>eindtermen</t>
+          <t>El Cidweek</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>attainment targets; learning outcomes</t>
+          <t>El Cid Week; Freshers' Week</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>eindverhandeling</t>
+          <t>emeritaat</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>final thesis</t>
+          <t>retirement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>El Cidweek</t>
+          <t>emeritus hoogleraar</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>El Cid Week; Freshers' Week</t>
+          <t>retired professor; professor emeritus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>emeritaat</t>
+          <t>equivalentiecriteria</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>retirement</t>
+          <t>criteria for equivalence</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>emeritus hoogleraar</t>
+          <t>eredoctor</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>retired professor; professor emeritus</t>
+          <t>Honorary Doctor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>equivalentiecriteria</t>
+          <t>eredoctoraat</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>criteria for equivalence</t>
+          <t>Honorary Doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>eredoctor</t>
+          <t>eredoctoraat toekennen aan</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Honorary Doctor</t>
+          <t>confer an Honorary Doctorate on</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>eredoctoraat</t>
+          <t>erepromotie</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Honorary Doctorate</t>
+          <t>honorary doctorate ceremony; conferral of an Honorary Doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>eredoctoraat toekennen aan</t>
+          <t>erkend</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>confer an Honorary Doctorate on</t>
+          <t>accredited (of a programme or institution); recognised</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>erepromotie</t>
+          <t>erkend (instelling)</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>honorary doctorate ceremony; conferral of an Honorary Doctorate</t>
+          <t>accredited</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>erkend</t>
+          <t>erkend (studieprogramma)</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>accredited (of a programme or institution); recognised</t>
+          <t>accredited</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>erkend (instelling)</t>
+          <t>Erkenningscommissie</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>accredited</t>
+          <t>Accreditation Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>erkend (studieprogramma)</t>
+          <t>Europese hogeronderwijsruimte</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>accredited</t>
+          <t>European Higher Education Area</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>Erkenningscommissie</t>
+          <t>evaluatie bestuurlijke hantering</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Accreditation Committee</t>
+          <t>evaluation of quality improvement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>Europese hogeronderwijsruimte</t>
+          <t>exacte vakken (school)</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>European Higher Education Area</t>
+          <t>science subjects</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>evaluatie bestuurlijke hantering</t>
+          <t>examen</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>evaluation of quality improvement</t>
+          <t>examination; (inf) exam; final examination; (inf) final exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>exacte vakken (school)</t>
+          <t>examen (opgave)</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>science subjects</t>
+          <t>examination paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>examen</t>
+          <t>examen afleggen</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>examination; (inf) exam; final examination; (inf) final exam</t>
+          <t>take/sit an exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>examen (opgave)</t>
+          <t>examen afnemen</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>examination paper</t>
+          <t>examine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>examen afleggen</t>
+          <t>examen halen</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>take/sit an exam</t>
+          <t>pass an exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>examen afnemen</t>
+          <t>examen opgeven</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>examine</t>
+          <t>set an examination paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>examen halen</t>
+          <t>examen overdoen</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>pass an exam</t>
+          <t>retake/resit an exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>examen opgeven</t>
+          <t>examencommissie</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>set an examination paper</t>
+          <t>Board of Examiners</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>examen overdoen</t>
+          <t>examendossier</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>retake/resit an exam</t>
+          <t>transcript</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>examencommissie</t>
+          <t>exameneis</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Board of Examiners</t>
+          <t>examination requirement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>examendossier</t>
+          <t>examengeld</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>transcript</t>
+          <t>examination fees</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>exameneis</t>
+          <t>examenkandidaat</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>examination requirement</t>
+          <t>examination candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>examengeld</t>
+          <t>examenpakket</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>examination fees</t>
+          <t>examination subjects</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>examenkandidaat</t>
+          <t>examenprogramma</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>examination candidate</t>
+          <t>study programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>examenpakket</t>
+          <t>examenreglement</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>examination subjects</t>
+          <t>exam/examination regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>examenprogramma</t>
+          <t>examenstof</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>study programme</t>
+          <t>prescribed reading</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>examenreglement</t>
+          <t>examenwerk</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>exam/examination regulations</t>
+          <t>examination script(s)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>examenstof</t>
+          <t>examinandus</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>prescribed reading</t>
+          <t>student taking an examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>examenwerk</t>
+          <t>examinator</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>examination script(s)</t>
+          <t>examiner</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>examinandus</t>
+          <t>exitgesprek</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>student taking an examination</t>
+          <t>exit interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>examinator</t>
+          <t>expertisecentrum</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>examiner</t>
+          <t>expertise centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>exitgesprek</t>
+          <t>Expertisecentrum Vastgoed</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>exit interview</t>
+          <t>Real Estate Directorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>expertisecentrum</t>
+          <t>extraneus</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>expertise centre</t>
+          <t>external student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>Expertisecentrum Vastgoed</t>
+          <t>Facilitaire servicedesk</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Real Estate Directorate</t>
+          <t>service desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>extraneus</t>
+          <t>facultair</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>external student</t>
+          <t>faculty; of the faculty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>Facilitaire servicedesk</t>
+          <t>faculteit</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>service desk</t>
+          <t>faculty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>facultair</t>
+          <t>Faculteit der Archeologie</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>faculty; of the faculty</t>
+          <t>Faculty of Archaeology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>faculteit</t>
+          <t>Faculteit der Geesteswetenschappen</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>faculty</t>
+          <t>Faculty of Humanities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Archeologie</t>
+          <t>Faculteit der Geneeskunde</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Archaeology</t>
+          <t>Faculty of Medicine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Geesteswetenschappen</t>
+          <t>Faculteit der Rechtsgeleerdheid</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Humanities</t>
+          <t>Leiden Law School</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Geneeskunde</t>
+          <t>Faculteit der Sociale Wetenschappen</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Medicine</t>
+          <t>Faculty of Social and Behavioural Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Rechtsgeleerdheid</t>
+          <t>Faculteit der Wiskunde en Natuurwetenschappen</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Law</t>
+          <t>Faculty of Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Sociale Wetenschappen</t>
+          <t>faculteitsbestuur</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Social and Behavioural Sciences</t>
+          <t>Faculty Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Wiskunde en Natuurwetenschappen</t>
+          <t>faculteitsbureau</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Science</t>
+          <t>faculty office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>faculteitsbestuur</t>
+          <t>faculteitsdecaan</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Faculty Board</t>
+          <t>Dean</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>faculteitsbureau</t>
+          <t>faculteitsdirecteur</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>faculty office</t>
+          <t>Faculty Director</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>faculteitsdecaan</t>
+          <t>faculteitsraad</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Dean</t>
+          <t>Faculty Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>faculteitsdirecteur</t>
+          <t>familieomstandigheden</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Faculty Director</t>
+          <t>family circumstances</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>faculteitsraad</t>
+          <t>Financieel Economische zaken</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Faculty Council</t>
+          <t>Financial Economic Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>familieomstandigheden</t>
+          <t>financieel jaarverslag</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>family circumstances</t>
+          <t>Annual Report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>Financieel Economische zaken</t>
+          <t>financiële zaken</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Financial Economic Affairs</t>
+          <t>financial affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>financieel jaarverslag</t>
+          <t>financiële zaken ( de afdeling)</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Annual Report</t>
+          <t>finance department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>financiële zaken</t>
+          <t>financiële zaken (hoofd)</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>financial affairs</t>
+          <t>chief finance officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>financiële zaken ( de afdeling)</t>
+          <t>financieren</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>finance department</t>
+          <t>to fund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>financiële zaken (hoofd)</t>
+          <t>financiering door de overheid</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>chief finance officer</t>
+          <t>public funding; state funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>financieren</t>
+          <t>fixusregeling</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>to fund</t>
+          <t>admissions quota; quota regulation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>financiering door de overheid</t>
+          <t>flankerend beleid</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>public funding; state funding</t>
+          <t>supplementary policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>fixusregeling</t>
+          <t>flip-over</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>admissions quota; quota regulation</t>
+          <t>flip chart</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>flankerend beleid</t>
+          <t>FOM (stichting voor fundamenteel onderzoek der materie)</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>supplementary policy</t>
+          <t>Foundation for Fundamental Research on Matter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>flip-over</t>
+          <t>fonds</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>flip chart</t>
+          <t>fund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>FOM (stichting voor fundamenteel onderzoek der materie)</t>
+          <t>fondsenwerver</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Foundation for Fundamental Research on Matter</t>
+          <t>fundraiser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>fonds</t>
+          <t>formatie</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>fund</t>
+          <t>permanent staff; staffing structure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>fondsenwerver</t>
+          <t>formatieplaats</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>fundraiser</t>
+          <t>permanent staff position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>formatie</t>
+          <t>formeel examen</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>permanent staff; staffing structure</t>
+          <t>official examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>formatieplaats</t>
+          <t>formulier</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>permanent staff position</t>
+          <t>form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>formeel examen</t>
+          <t>formulier R&amp;O gesprekken</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>official examination</t>
+          <t>P&amp;D interview form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>formulier</t>
+          <t>FSW (Faculteit der Sociale Wetenschappen)</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>form</t>
+          <t>Faculty of Social and Behavioural Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>formulier R&amp;O gesprekken</t>
+          <t>fte (full-time equivalent)</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>P&amp;D interview form</t>
+          <t>FTE (full-time equivalent)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>FSW (Faculteit der Sociale Wetenschappen)</t>
+          <t>functie</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Social and Behavioural Sciences</t>
+          <t>position; job title</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>fte (full-time equivalent)</t>
+          <t>functie aanvaarden</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>FTE (full-time equivalent)</t>
+          <t>to take up a position; to accept a position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>functie</t>
+          <t>functie bekleden</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>position; job title</t>
+          <t>to hold a position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>functie aanvaarden</t>
+          <t>functie vervullen van</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>to take up a position; to accept a position</t>
+          <t>to hold the position of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>functie bekleden</t>
+          <t>functie-eisen</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>to hold a position</t>
+          <t>job requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>functie vervullen van</t>
+          <t>functie-inhoud</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>to hold the position of</t>
+          <t>job description; job content</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>functie-eisen</t>
+          <t>functiebeschrijving</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>job requirements</t>
+          <t>job description</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>functie-inhoud</t>
+          <t>functieprofiel</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>job description; job content</t>
+          <t>job profile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>functiebeschrijving</t>
+          <t>functieschaal</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>job description</t>
+          <t>salary scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>functieprofiel</t>
+          <t>functiewaardering</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>job profile</t>
+          <t>appraisal scheme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>functieschaal</t>
+          <t>functionaris</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>salary scale</t>
+          <t>officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>functiewaardering</t>
+          <t>functioneel beheer</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>appraisal scheme</t>
+          <t>functional management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>functionaris</t>
+          <t>functioneren (v.e. personeelslid)</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>officer</t>
+          <t>assessment review</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>functioneel beheer</t>
+          <t>functioneringsgesprek</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>functional management</t>
+          <t>assessment interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>functioneren (v.e. personeelslid)</t>
+          <t>functioneringsgesprek (verslag van)</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>assessment review</t>
+          <t>assessment report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>functioneringsgesprek</t>
+          <t>gammastudies</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>assessment interview</t>
+          <t>social and behavioural studies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>functioneringsgesprek (verslag van)</t>
+          <t>gammawetenschappen; gamma-wetenschappen</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>assessment report</t>
+          <t>social and behavioural sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>gammastudies</t>
+          <t>garantiesubsidie</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>social and behavioural studies</t>
+          <t>financial security grant (LUF); deficit guarantee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>gammawetenschappen; gamma-wetenschappen</t>
+          <t>gastcollege</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>social and behavioural sciences</t>
+          <t>guest lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>garantiesubsidie</t>
+          <t>gastdocent (voor 1 college)</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>financial security grant (LUF); deficit guarantee</t>
+          <t>guest lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>gastcollege</t>
+          <t>gastdocent (voor een langere periode)</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>guest lecture</t>
+          <t>visiting lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>gastdocent (voor 1 college)</t>
+          <t>gastdocentschap</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>guest lecturer</t>
+          <t>visiting lectureship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>gastdocent (voor een langere periode)</t>
+          <t>gasthoogleraar</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>visiting lecturer</t>
+          <t>visiting professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>gastdocentschap</t>
+          <t>gaststudent</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>visiting lectureship</t>
+          <t>guest student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>gasthoogleraar</t>
+          <t>GBGD (Gemeenschappelijke Bedrijfsgezondheidsdienst )</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>visiting professor</t>
+          <t>Occupational Health Service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>gaststudent</t>
+          <t>gebied (wetenschap)</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>guest student</t>
+          <t>field</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>GBGD (Gemeenschappelijke Bedrijfsgezondheidsdienst )</t>
+          <t>geboortedatum</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Occupational Health Service</t>
+          <t>date of birth</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>gebied (wetenschap)</t>
+          <t>gediplomeerde</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>field</t>
+          <t>graduate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>geboortedatum</t>
+          <t>gedragscode</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>date of birth</t>
+          <t>code of conduct; code of practice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>gediplomeerde</t>
+          <t>gedragswetenschappen</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>graduate</t>
+          <t>behavioural sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>gedragscode</t>
+          <t>geesteswetenschappen</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>code of conduct; code of practice</t>
+          <t>humanities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>gedragswetenschappen</t>
+          <t>gegadigde</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>behavioural sciences</t>
+          <t>applicant; candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>geesteswetenschappen</t>
+          <t>geldigheidsduur</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>humanities</t>
+          <t>period of validity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>gegadigde</t>
+          <t>geldstroom (alleen letterlijk; zie eerste, tweede, derde geldstroom)</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>applicant; candidate</t>
+          <t>source of funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>geldigheidsduur</t>
+          <t>geldverstrekker</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>period of validity</t>
+          <t>funding body/organisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>geldstroom (alleen letterlijk; zie eerste, tweede, derde geldstroom)</t>
+          <t>geleerde</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>source of funding</t>
+          <t>scholar (alfa); scientist (niet-alfa)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>geldverstrekker</t>
+          <t>Geneeskunde</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>funding body/organisation</t>
+          <t>Medicine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>geleerde</t>
+          <t>generieke kwaliteitswaarborgen</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>scholar (alfa); scientist (niet-alfa)</t>
+          <t>generic quality standards</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>Geneeskunde</t>
+          <t>gepromoveerd</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Medicine</t>
+          <t>holding a doctor's degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>generieke kwaliteitswaarborgen</t>
+          <t>gepromoveerde</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>generic quality standards</t>
+          <t>doctor; person holding a doctor's degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>gepromoveerd</t>
+          <t>gepubliceerde externe beoordeling</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>holding a doctor's degree</t>
+          <t>published external assessment report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>gepromoveerde</t>
+          <t>gerealiseerd niveau</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>doctor; person holding a doctor's degree</t>
+          <t>learning outcomes achieved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>gepubliceerde externe beoordeling</t>
+          <t>getuigschrift</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>published external assessment report</t>
+          <t>certificate; diploma</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>gerealiseerd niveau</t>
+          <t>gevorderd (voor gevorderden)</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>learning outcomes achieved</t>
+          <t>advanced</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>getuigschrift</t>
+          <t>gewogen loting</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>certificate; diploma</t>
+          <t>weighted lottery</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>gevorderd (voor gevorderden)</t>
+          <t>gewoon hoogleraar</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>advanced</t>
+          <t>professor; full professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>gewogen loting</t>
+          <t>gids (studiegids)</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>weighted lottery</t>
+          <t>prospectus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>gewoon hoogleraar</t>
+          <t>graad</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>professor; full professor</t>
+          <t>degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>gids (studiegids)</t>
+          <t>graadverlening</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>prospectus</t>
+          <t>awarding a degree; degree ceremony</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>graad</t>
+          <t>Grafische Producties</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>degree</t>
+          <t>Graphic Products</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>graadverlening</t>
+          <t>grensvlak (op het grensvlak van)</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>awarding a degree; degree ceremony</t>
+          <t>on the borderline/interface of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>Grafische Producties</t>
+          <t>griffie</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Graphic Products</t>
+          <t>secretariat</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>grensvlak (op het grensvlak van)</t>
+          <t>griffier</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>on the borderline/interface of</t>
+          <t>clerk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>griffie</t>
+          <t>Groenvoorziening</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>secretariat</t>
+          <t>Landscaping</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>griffier</t>
+          <t>gymnasium</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>clerk</t>
+          <t>pre-university education; grammar school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>Groenvoorziening</t>
+          <t>haalbaarheidsonderzoek</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Landscaping</t>
+          <t>feasibility study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>gymnasium</t>
+          <t>handelseditie</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>pre-university education; grammar school</t>
+          <t>commercial edition</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>haalbaarheidsonderzoek</t>
+          <t>handleiding</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>feasibility study</t>
+          <t>guide; manual; instructions (for use)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>handelseditie</t>
+          <t>handtekening</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>commercial edition</t>
+          <t>signature</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>handleiding</t>
+          <t>harde knip</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>guide; manual; instructions (for use)</t>
+          <t>bachelor's-before-master's rule</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>handtekening</t>
+          <t>hardheidsclausule</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>signature</t>
+          <t>hardship clause</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>harde knip</t>
+          <t>HAVO</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>bachelor's-before-master's rule</t>
+          <t>HAVO ("higher general secondary education")</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>hardheidsclausule</t>
+          <t>HBO</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>hardship clause</t>
+          <t>University of Applied Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>HAVO</t>
+          <t>HBO-raad</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>HAVO ("higher general secondary education")</t>
+          <t>Netherlands Association of Universities of Applied Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>HBO</t>
+          <t>hedendaags</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>University of Applied Sciences</t>
+          <t>contemporary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>HBO-raad</t>
+          <t>herexamen</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Association of Universities of Applied Sciences</t>
+          <t>resit; retake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>hedendaags</t>
+          <t>herhalen (v.d. stof)</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>contemporary</t>
+          <t>revise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>herexamen</t>
+          <t>herhaling (v.d. stof)</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>resit; retake</t>
+          <t>revision</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>herhalen (v.d. stof)</t>
+          <t>herintreedster</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>revise</t>
+          <t>woman returning to work</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>herhaling (v.d. stof)</t>
+          <t>herkansing</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>revision</t>
+          <t>resit; retake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>herintreedster</t>
+          <t>herplaatsing</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>woman returning to work</t>
+          <t>reassignment; re-employment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>herkansing</t>
+          <t>herplaatsingkandidaat</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>resit; retake</t>
+          <t>person eligible for reassignment/re-employment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>herplaatsing</t>
+          <t>herstructureren</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>reassignment; re-employment</t>
+          <t>to restructure; to reorganise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>herplaatsingkandidaat</t>
+          <t>hertentamen</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>person eligible for reassignment/re-employment</t>
+          <t>resit; retake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>herstructureren</t>
+          <t>herverdeling</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>to restructure; to reorganise</t>
+          <t>redistribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>hertentamen</t>
+          <t>ho-instellingen</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>resit; retake</t>
+          <t>higher education institutions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>herverdeling</t>
+          <t>hoger beroep</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>redistribution</t>
+          <t>appeal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>ho-instellingen</t>
+          <t>hoger onderwijs</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>higher education institutions</t>
+          <t>higher education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>hoger beroep</t>
+          <t>hoger onderwijs voor ouderen (HOVO)</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>appeal</t>
+          <t>University of the Third Age (U3A)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>hoger onderwijs</t>
+          <t>hoger onderwijs voor volwassenen/Lifelong Learning</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>higher education</t>
+          <t>higher education for mature students</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>hoger onderwijs voor ouderen (HOVO)</t>
+          <t>hoger-onderwijsinspectie</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>University of the Third Age (U3A)</t>
+          <t>Higher Education Inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>hoger onderwijs voor volwassenen/Lifelong Learning</t>
+          <t>hogeronderwijsinstelling</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>higher education for mature students</t>
+          <t>higher education institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>hoger-onderwijsinspectie</t>
+          <t>hogeschool</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Higher Education Inspectorate</t>
+          <t>university of applied sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>hogeronderwijsinstelling</t>
+          <t>hoofd (v.e. administratieve afdeling)</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>higher education institution</t>
+          <t>director; head (of an administrative department)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>hogeschool</t>
+          <t>hoofd studentenadministratie</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>university of applied sciences</t>
+          <t>student registrar; head of student administration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>hoofd (v.e. administratieve afdeling)</t>
+          <t>hoofddocent</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>director; head (of an administrative department)</t>
+          <t>senior lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>hoofd studentenadministratie</t>
+          <t>hoofdfase</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>student registrar; head of student administration</t>
+          <t>main phase</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>hoofddocent</t>
+          <t>hoofdstuk</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>senior lecturer</t>
+          <t>chapter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>hoofdfase</t>
+          <t>hoofdvak</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>main phase</t>
+          <t>main subject; major</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>hoofdstuk</t>
+          <t>hoogachtend</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>chapter</t>
+          <t>yours faithfully; yours truly; yours sincerely</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>hoofdvak</t>
+          <t>hoogleraar (in)</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>main subject; major</t>
+          <t>professor (of)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>hoogachtend</t>
+          <t>hoogleraar op persoonlijke titel</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>yours faithfully; yours truly; yours sincerely</t>
+          <t>professor holding a personal chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>hoogleraar (in)</t>
+          <t>hoorcollege</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>professor (of)</t>
+          <t>lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>hoogleraar op persoonlijke titel</t>
+          <t>hoorcollegereeks</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>professor holding a personal chair</t>
+          <t>course of lectures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>hoorcollege</t>
+          <t>hortulanus</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>lecture</t>
+          <t>curator (of a botanic garden)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>hoorcollegereeks</t>
+          <t>hortus</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>course of lectures</t>
+          <t>botanic gardens</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>hortulanus</t>
+          <t>hortus botanicus</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>curator (of a botanic garden)</t>
+          <t>botanic garden</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>hortus</t>
+          <t>hospes</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>botanic gardens</t>
+          <t>landlord</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>hortus botanicus</t>
+          <t>hospita</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>botanic garden</t>
+          <t>landlady</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>hospes</t>
+          <t>hospiteren</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>landlord</t>
+          <t>to visit a student house to be interviewed about a room</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>hospita</t>
+          <t>HRM en Arbeidsvoorwaarden</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>landlady</t>
+          <t>HRM and Terms and Conditions of Employment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>hospiteren</t>
+          <t>huidige student</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>to visit a student house to be interviewed about a room</t>
+          <t>current student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>HRM en Arbeidsvoorwaarden</t>
+          <t>huishoudelijk reglement</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>HRM and Terms and Conditions of Employment</t>
+          <t>house rules; rules of procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>huidige student</t>
+          <t>huismeester (als achter de balie)</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>current student</t>
+          <t>receptionist</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>huishoudelijk reglement</t>
+          <t>huismeester (gebouwenbeheerder)</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>house rules; rules of procedure</t>
+          <t>concierge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>huismeester (als achter de balie)</t>
+          <t>huisvesting</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>receptionist</t>
+          <t>housing (students); accommodation (buildings, departments etc)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>huismeester (gebouwenbeheerder)</t>
+          <t>hulpcollege</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>concierge</t>
+          <t>supporting course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>huisvesting</t>
+          <t>hulppersoneel</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>housing (students); accommodation (buildings, departments etc)</t>
+          <t>support staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>hulpcollege</t>
+          <t>hulpvak</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>supporting course</t>
+          <t>auxiliary subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>hulppersoneel</t>
+          <t>hulpwetenschap</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>support staff</t>
+          <t>auxiliary discipline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>hulpvak</t>
+          <t>ICLON</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>auxiliary subject</t>
+          <t>Graduate School of Teaching (ICLON)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>hulpwetenschap</t>
+          <t>in de notulen opnemen</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>auxiliary discipline</t>
+          <t>to record in the minutes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>ICLON</t>
+          <t>in zijn/haar functie van</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Graduate School of Teaching (ICLON)</t>
+          <t>in his/her capacity of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>in de notulen opnemen</t>
+          <t>inauguratie</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>to record in the minutes</t>
+          <t>inauguration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>in zijn/haar functie van</t>
+          <t>inaugurele rede</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>in his/her capacity of</t>
+          <t>inaugural lecture; inaugural address</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>inauguratie</t>
+          <t>inbedden</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>inauguration</t>
+          <t>embed</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>inaugurele rede</t>
+          <t>inbeddingsgarantie</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>inaugural lecture; inaugural address</t>
+          <t>institutional guarantee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>inbedden</t>
+          <t>inbreng</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>embed</t>
+          <t>contribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>inbeddingsgarantie</t>
+          <t>inburgering</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>institutional guarantee</t>
+          <t>civic integration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>inbreng</t>
+          <t>indicatieve formatie</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>contribution</t>
+          <t>number of permanent staff positions derived from the statistical model used by the faculty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>inburgering</t>
+          <t>indienen (v. aanvraag)</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>civic integration</t>
+          <t>submit (an application/request)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>indicatieve formatie</t>
+          <t>informatiebalie</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>number of permanent staff positions derived from the statistical model used by the faculty</t>
+          <t>information desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>indienen (v. aanvraag)</t>
+          <t>Informatiemanagement &amp; Functioneel Beheer</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>submit (an application/request)</t>
+          <t>Information Management and Functional Management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>informatiebalie</t>
+          <t>informatiepakket</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>information desk</t>
+          <t>information pack</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>Informatiemanagement &amp; Functioneel Beheer</t>
+          <t>infrastructurele voorzieningen</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Information Management and Functional Management</t>
+          <t>infrastructure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>informatiepakket</t>
+          <t>infrastructuur</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>information pack</t>
+          <t>infrastructure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>infrastructurele voorzieningen</t>
+          <t>ingangsdatum</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>infrastructure</t>
+          <t>starting date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>infrastructuur</t>
+          <t>ingangsvoorwaarden</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>infrastructure</t>
+          <t>entry requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>ingangsdatum</t>
+          <t>ingenieur (ing)</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>starting date</t>
+          <t>BSc (Engineering)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>ingangsvoorwaarden</t>
+          <t>ingenieur (ir)</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>entry requirements</t>
+          <t>MSc (Engineering)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>ingenieur (ing)</t>
+          <t>ingeschrevene</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>BSc (Engineering)</t>
+          <t>registered student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>ingenieur (ir)</t>
+          <t>inhoudsopgave</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>MSc (Engineering)</t>
+          <t>index</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>ingeschrevene</t>
+          <t>initiatiefnemer</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>registered student</t>
+          <t>initiator; originator</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>inhoudsopgave</t>
+          <t>initiële opleiding</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>index</t>
+          <t>initial degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>initiatiefnemer</t>
+          <t>inkomstenbelasting</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>initiator; originator</t>
+          <t>income tax</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>initiële opleiding</t>
+          <t>inkrimpen</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>initial degree programme</t>
+          <t>reduce staff numbers</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>inkomstenbelasting</t>
+          <t>inleiding</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>income tax</t>
+          <t>preamble; introduction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>inkrimpen</t>
+          <t>inleveren</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>reduce staff numbers</t>
+          <t>hand in; submit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>inleiding</t>
+          <t>inloopspreekuur</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>preamble; introduction</t>
+          <t>walk-in consultation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>inleveren</t>
+          <t>inloten (ingeloot worden)</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>hand in; submit</t>
+          <t>draw lots (for a university place)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>inloopspreekuur</t>
+          <t>inlotingsprocedure</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>walk-in consultation</t>
+          <t>lottery system (for university place)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>inloten (ingeloot worden)</t>
+          <t>inrichting</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>draw lots (for a university place)</t>
+          <t>institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>inlotingsprocedure</t>
+          <t>inroosteren</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>lottery system (for university place)</t>
+          <t>include in the timetable</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>inrichting</t>
+          <t>inschaling</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>institution</t>
+          <t>salary classification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>inroosteren</t>
+          <t>inschrijfformulier (voor de universiteit)</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>include in the timetable</t>
+          <t>registration form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>inschaling</t>
+          <t>inschrijfformulier (voor een cursus)</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>salary classification</t>
+          <t>registration form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>inschrijfformulier (voor de universiteit)</t>
+          <t>inschrijfgeld</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>registration form</t>
+          <t>enrolment fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>inschrijfformulier (voor een cursus)</t>
+          <t>inschrijven (aan de universiteit)</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>registration form</t>
+          <t>enrol</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>inschrijfgeld</t>
+          <t>inschrijven (voor een cursus)</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>enrolment fee</t>
+          <t>register; sign up for</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>inschrijven (aan de universiteit)</t>
+          <t>inschrijving (als student)</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>enrol</t>
+          <t>enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>inschrijven (voor een cursus)</t>
+          <t>inschrijving (voor een cursus)</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>register; sign up for</t>
+          <t>registration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>inschrijving (als student)</t>
+          <t>inschrijvingen</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>enrolment</t>
+          <t>enrolment figures; enrolment numbers</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>inschrijving (voor een cursus)</t>
+          <t>inschrijvingsduur</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>registration</t>
+          <t>maximum period of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingen</t>
+          <t>inschrijvingsformulier (voor de universiteit)</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>enrolment figures; enrolment numbers</t>
+          <t>enrolment form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsduur</t>
+          <t>inschrijvingsformulier (voor een cursus)</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>maximum period of enrolment</t>
+          <t>registration form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsformulier (voor de universiteit)</t>
+          <t>inschrijvingsgeld</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>enrolment form</t>
+          <t>enrolment fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsformulier (voor een cursus)</t>
+          <t>inschrijvingsjaar</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>registration form</t>
+          <t>year of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsgeld</t>
+          <t>inschrijvingspakket</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>enrolment fee</t>
+          <t>enrolment pack</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsjaar</t>
+          <t>inschrijvingsprocedure (voor de universiteit)</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>year of enrolment</t>
+          <t>enrolment procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingspakket</t>
+          <t>inschrijvingsprocedure (voor een cursus)</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>enrolment pack</t>
+          <t>registration procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsprocedure (voor de universiteit)</t>
+          <t>inschrijvingstermijn</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>enrolment procedure</t>
+          <t>enrolment period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsprocedure (voor een cursus)</t>
+          <t>inschrijvingsvoorwaarde</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>registration procedure</t>
+          <t>condition of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingstermijn</t>
+          <t>inschrijvingsvorm</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>enrolment period</t>
+          <t>enrolment status</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsvoorwaarde</t>
+          <t>inspanningsverplichting</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>condition of enrolment</t>
+          <t>required commitment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsvorm</t>
+          <t>inspecteur-generaal (van het onderwijs)</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>enrolment status</t>
+          <t>inspector general; senior or chief inspector (of education)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>inspanningsverplichting</t>
+          <t>Inspectie (de eenheid)</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>required commitment</t>
+          <t>inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>inspecteur-generaal (van het onderwijs)</t>
+          <t>Inspectie (een activiteit)</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>inspector general; senior or chief inspector (of education)</t>
+          <t>inspection</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>Inspectie (de eenheid)</t>
+          <t>inspectie van het hoger onderwijs</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>inspectorate</t>
+          <t>higher education inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>Inspectie (een activiteit)</t>
+          <t>inspectie van het onderwijs</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>inspection</t>
+          <t>education inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>inspectie van het hoger onderwijs</t>
+          <t>instapcursus</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>higher education inspectorate</t>
+          <t>induction course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>inspectie van het onderwijs</t>
+          <t>instaptoets</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>education inspectorate</t>
+          <t>entry test</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>instapcursus</t>
+          <t>instellen (v.e. leerstoel)</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>induction course</t>
+          <t>establish; install</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>instaptoets</t>
+          <t>instelling</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>entry test</t>
+          <t>institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>instellen (v.e. leerstoel)</t>
+          <t>instellingen (v.h. hoger onderwijs)</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>establish; install</t>
+          <t>higher education institutions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>instelling</t>
+          <t>instellingsbekostiging</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>institution</t>
+          <t>institutional funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>instellingen (v.h. hoger onderwijs)</t>
+          <t>instellingsplan</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>higher education institutions</t>
+          <t>strategic plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>instellingsbekostiging</t>
+          <t>instemmingsrecht</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>institutional funding</t>
+          <t>right of approval/consent</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>instellingsplan</t>
+          <t>institutionele contacten</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>strategic plan</t>
+          <t>institutional contacts (between research institutes)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>instemmingsrecht</t>
+          <t>institutionele ondersteuning</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>right of approval/consent</t>
+          <t>institutional support</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>institutionele contacten</t>
+          <t>instituut</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>institutional contacts (between research institutes)</t>
+          <t>institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>institutionele ondersteuning</t>
+          <t>Instituutsbestuur</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>institutional support</t>
+          <t>Institute Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>instituut</t>
+          <t>Instituutsraad</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>institute</t>
+          <t>Institute Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>Instituutsbestuur</t>
+          <t>instromende studenten</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Institute Board</t>
+          <t>incoming students</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>Instituutsraad</t>
+          <t>instroom</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Institute Council</t>
+          <t>intake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>instromende studenten</t>
+          <t>instroombeleid</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>incoming students</t>
+          <t>intake policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>instroom</t>
+          <t>instroomvereisten</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>intake</t>
+          <t>enrolment requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>instroombeleid</t>
+          <t>intekenen voor</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>intake policy</t>
+          <t>sign up for; register for</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>instroomvereisten</t>
+          <t>intensieve begeleiding</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>enrolment requirements</t>
+          <t>intensive coaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>intekenen voor</t>
+          <t>interacademiaal</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>sign up for; register for</t>
+          <t>interuniversity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>intensieve begeleiding</t>
+          <t>interdisciplinaire positie</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>intensive coaching</t>
+          <t>interdisciplinary position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>interacademiaal</t>
+          <t>interfaculteit</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>interuniversity</t>
+          <t>joint/combined faculty; inter-faculty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>interdisciplinaire positie</t>
+          <t>interim (ad interim)</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>interdisciplinary position</t>
+          <t>temporary; acting; ad interim</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>interfaculteit</t>
+          <t>interimcommissie</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>joint/combined faculty; inter-faculty</t>
+          <t>interim committee; acting committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>interim (ad interim)</t>
+          <t>interimdecaan</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>temporary; acting; ad interim</t>
+          <t>acting dean</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>interimcommissie</t>
+          <t>interimmaatregelen</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>interim committee; acting committee</t>
+          <t>temporary measures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>interimdecaan</t>
+          <t>interimregeling ziektekosten</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>acting dean</t>
+          <t>interim arrangement for health care insurance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>interimmaatregelen</t>
+          <t>internationaal erkend wetenschappelijk tijdschrift</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>temporary measures</t>
+          <t>internationally recognised journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>interimregeling ziektekosten</t>
+          <t>internationaal onderwijs</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>interim arrangement for health care insurance</t>
+          <t>international education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>internationaal erkend wetenschappelijk tijdschrift</t>
+          <t>internationale betrekkingen</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>internationally recognised journal</t>
+          <t>international relations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>internationaal onderwijs</t>
+          <t>internationale onderzoekschool</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>international education</t>
+          <t>international research school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>internationale betrekkingen</t>
+          <t>internationale positie</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>international relations</t>
+          <t>position in the international academic community</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>internationale onderzoekschool</t>
+          <t>internationale samenwerking</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>international research school</t>
+          <t>international cooperation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>internationale positie</t>
+          <t>internationalisering</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>position in the international academic community</t>
+          <t>internationalisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>internationale samenwerking</t>
+          <t>interne arbodienst</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>international cooperation</t>
+          <t>internal health and safety department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>internationalisering</t>
+          <t>intervisie</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>internationalisation</t>
+          <t>peer feedback</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>interne arbodienst</t>
+          <t>introductieprogramma</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>internal health and safety department</t>
+          <t>introduction programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>intervisie</t>
+          <t>introductieweek</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>peer feedback</t>
+          <t>introduction week</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>introductieprogramma</t>
+          <t>invoeren (gegevens)</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>introduction programme</t>
+          <t>enter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>introductieweek</t>
+          <t>invullen (formulier)</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>introduction week</t>
+          <t>complete; fill in (a form)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>invoeren (gegevens)</t>
+          <t>invullen (gegevens)</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>enter</t>
+          <t>enter (data)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>invullen (formulier)</t>
+          <t>inzagerecht</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>complete; fill in (a form)</t>
+          <t>right to view; right of inspection</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>invullen (gegevens)</t>
+          <t>jaar van inschrijving</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>enter (data)</t>
+          <t>year of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>inzagerecht</t>
+          <t>jaarbalans</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>right to view; right of inspection</t>
+          <t>annual balance sheet</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>jaar van inschrijving</t>
+          <t>jaarbasis (op)</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>year of enrolment</t>
+          <t>on an annual basis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>jaarbalans</t>
+          <t>jaarcijfers</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>annual balance sheet</t>
+          <t>annual returns</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>jaarbasis (op)</t>
+          <t>jaarclub</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>on an annual basis</t>
+          <t>year club</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>jaarcijfers</t>
+          <t>jaarcontract</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>annual returns</t>
+          <t>annual contract</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>jaarclub</t>
+          <t>jaargenoot</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>year club</t>
+          <t>contemporary; fellow student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>jaarcontract</t>
+          <t>jaarindeling</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>annual contract</t>
+          <t>schedule for the academic year; academic calendar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>jaargenoot</t>
+          <t>jaaroverzicht</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>contemporary; fellow student</t>
+          <t>annual survey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>jaarindeling</t>
+          <t>jaarprogramma</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>schedule for the academic year; academic calendar</t>
+          <t>study programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>jaaroverzicht</t>
+          <t>jaarrapport</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>annual survey</t>
+          <t>annual report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>jaarprogramma</t>
+          <t>jaarrekening</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>study programme</t>
+          <t>annual accounts</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>jaarrapport</t>
+          <t>jaarverslag</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>annual report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>jaarrekening</t>
+          <t>joint master programma</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>annual accounts</t>
+          <t>joint master's degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>jaarverslag</t>
+          <t>judicium</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>annual report</t>
+          <t>grade; final grade; degree classification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>joint master programma</t>
+          <t>Juridische Zaken</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>joint master's degree programme</t>
+          <t>Legal Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>judicium</t>
+          <t>jurist</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>grade; final grade; degree classification</t>
+          <t>legal scholar; legal specialist</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>Juridische Zaken</t>
+          <t>kandidaat (bij sollicitatie)</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Legal Affairs</t>
+          <t>applicant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>jurist</t>
+          <t>kandidaatsdiploma</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>legal scholar; legal specialist</t>
+          <t>first university degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>kandidaat (bij sollicitatie)</t>
+          <t>kandidatuur</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>applicant</t>
+          <t>candidature</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>kandidaatsdiploma</t>
+          <t>kantine (koffiekamer)</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>first university degree</t>
+          <t>cafetaria</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>kandidatuur</t>
+          <t>kantine (maaltijden)</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>candidature</t>
+          <t>restaurant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>kantine (koffiekamer)</t>
+          <t>KB (Koninklijke Bibliotheek)</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>cafetaria</t>
+          <t>National Library of the Netherlands</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>kantine (maaltijden)</t>
+          <t>kennisengineering</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>restaurant</t>
+          <t>knowledge engineering</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>KB (Koninklijke Bibliotheek)</t>
+          <t>kenniskring</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>National Library of the Netherlands</t>
+          <t>knowledge network</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>kennisengineering</t>
+          <t>kennisoverdracht</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>knowledge engineering</t>
+          <t>transfer of knowledge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>kenniskring</t>
+          <t>kennistechnologie</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>knowledge network</t>
+          <t>knowledge technology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>kennisoverdracht</t>
+          <t>kennistransfer</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>transfer of knowledge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>kennistechnologie</t>
+          <t>kerkelijke opleiding</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>knowledge technology</t>
+          <t>ministry training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>kennistransfer</t>
+          <t>kernbegrip</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>transfer of knowledge</t>
+          <t>core concept</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>kerkelijke opleiding</t>
+          <t>kernonderdeel</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>ministry training</t>
+          <t>core component</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>kernbegrip</t>
+          <t>kernprogramma</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>core concept</t>
+          <t>core programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>kernonderdeel</t>
+          <t>kerntaak</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>core component</t>
+          <t>core activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>kernprogramma</t>
+          <t>kernvak</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>core programme</t>
+          <t>core subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>kerntaak</t>
+          <t>kerstpakket</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>core activity</t>
+          <t>Christmas gift</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>kernvak</t>
+          <t>keuzevak</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>core subject</t>
+          <t>elective course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>kerstpakket</t>
+          <t>kiesreglement</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>Christmas gift</t>
+          <t>electoral regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>keuzevak</t>
+          <t>kinderbijslag</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>elective course</t>
+          <t>child benefit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>kiesreglement</t>
+          <t>Kinderopvang</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>electoral regulations</t>
+          <t>childcare facilities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>kinderbijslag</t>
+          <t>klachtenloket</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>child benefit</t>
+          <t>complaints desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>Kinderopvang</t>
+          <t>klachtenprocedure</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>childcare facilities</t>
+          <t>complaints procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>klachtenloket</t>
+          <t>klachtenregeling</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>complaints desk</t>
+          <t>complaints regulation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>klachtenprocedure</t>
+          <t>klankbord</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>complaints procedure</t>
+          <t>sounding board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>klachtenregeling</t>
+          <t>klanttevredenheidsonderzoek</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>complaints regulation</t>
+          <t>customer satisfaction survey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>klankbord</t>
+          <t>kleinschalig</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>sounding board</t>
+          <t>small-scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>klanttevredenheidsonderzoek</t>
+          <t>KNAW (Koninklijke Nederlands Academievan Wetenschappen)</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>customer satisfaction survey</t>
+          <t>Royal Netherlands Academy of Arts and Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>kleinschalig</t>
+          <t>Koningsdag</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>small-scale</t>
+          <t>The King's Birthday</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>KNAW (Koninklijke Nederlands Academievan Wetenschappen)</t>
+          <t>kosten (zn)</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>Royal Netherlands Academy of Arts and Sciences</t>
+          <t>costs (n)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>Koningsdag</t>
+          <t>kosten-batenanalyse</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>The King's Birthday</t>
+          <t>cost-benefit analysis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>kosten (zn)</t>
+          <t>kostendekkend</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>costs (n)</t>
+          <t>cost-effective; self-financing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>kosten-batenanalyse</t>
+          <t>kwaliteitsbeoordeling</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>cost-benefit analysis</t>
+          <t>quality assessment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>kostendekkend</t>
+          <t>kwaliteitsbewaking</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>cost-effective; self-financing</t>
+          <t>quality control</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitsbeoordeling</t>
+          <t>kwaliteitsborging</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>quality assessment</t>
+          <t>quality assurance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitsbewaking</t>
+          <t>kwaliteitsmaatstaven</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>quality control</t>
+          <t>quality standards</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitsborging</t>
+          <t>kwaliteitstoets</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>quality assurance</t>
+          <t>quality review</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitsmaatstaven</t>
+          <t>kwaliteitswaarborg</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>quality standards</t>
+          <t>quality guarantee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitstoets</t>
+          <t>kwaliteitszorg</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>quality review</t>
+          <t>quality assurance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitswaarborg</t>
+          <t>kwaliteitszorgorganisatie (NVAO)</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>quality guarantee</t>
+          <t>quality assurance agency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitszorg</t>
+          <t>landelijke fixus</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>quality assurance</t>
+          <t>national intake quota</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitszorgorganisatie (NVAO)</t>
+          <t>Landelijke Studenten Vakbond</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>quality assurance agency</t>
+          <t>Dutch Student Union</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>landelijke fixus</t>
+          <t>lector</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>national intake quota</t>
+          <t>reader</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>Landelijke Studenten Vakbond</t>
+          <t>leerdoelen</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Dutch Student Union</t>
+          <t>course objectives; objectives</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>lector</t>
+          <t>leermiddel</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>reader</t>
+          <t>teaching aid; teaching resource</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>leerdoelen</t>
+          <t>leermiddelen</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>course objectives; objectives</t>
+          <t>teaching materials</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>leermiddel</t>
+          <t>leeronderzoek</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>teaching aid; teaching resource</t>
+          <t>research training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>leermiddelen</t>
+          <t>leeronderzoekscomponent</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>teaching materials</t>
+          <t>element of research training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>leeronderzoek</t>
+          <t>leeropdracht</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>research training</t>
+          <t>teaching and research remit (wordt in de Angelsaksische wereld niet gebruikt. Vertaal als "the professor's teaching and research will comprise")</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>leeronderzoekscomponent</t>
+          <t>leerplan</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>element of research training</t>
+          <t>curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>leeropdracht</t>
+          <t>leerstoel (op het gebied van)</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>teaching and research remit (wordt in de Angelsaksische wereld niet gebruikt. Vertaal als "the professor's teaching and research will comprise")</t>
+          <t>chair (in)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>leerplan</t>
+          <t>leerstoel bekleden</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>curriculum</t>
+          <t>hold a chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>leerstoel (op het gebied van)</t>
+          <t>leerstoel bezetten</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>chair (in)</t>
+          <t>hold/occupy a chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>leerstoel bekleden</t>
+          <t>leerstoelhouder</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>hold a chair</t>
+          <t>chair holder</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>leerstoel bezetten</t>
+          <t>leerstof</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>hold/occupy a chair</t>
+          <t>required reading</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>leerstoelhouder</t>
+          <t>leeszaal</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>chair holder</t>
+          <t>reading room</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>leerstof</t>
+          <t>leiding geven aan</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>required reading</t>
+          <t>to supervise; head; manage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>leeszaal</t>
+          <t>leidinggevende</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>reading room</t>
+          <t>supervisor; superior; (direct) line manager</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>leiding geven aan</t>
+          <t>leidraad</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>to supervise; head; manage</t>
+          <t>guide; manual; instructions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>leidinggevende</t>
+          <t>Leids kwartiertje</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>supervisor; superior; (direct) line manager</t>
+          <t>the practice in Leiden of starting lectures 15 minutes late</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>leidraad</t>
+          <t>Leids Ontzet</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>guide; manual; instructions</t>
+          <t>the Relief of Leiden (from the Spanish siege)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>Leids kwartiertje</t>
+          <t>Leids register opleidingen</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>the practice in Leiden of starting lectures 15 minutes late</t>
+          <t>Leiden Register of Programmes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>Leids Ontzet</t>
+          <t>leraar-in-opleiding</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>the Relief of Leiden (from the Spanish siege)</t>
+          <t>trainee teacher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>Leids register opleidingen</t>
+          <t>lerarenopleiding</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Leiden Register of Programmes</t>
+          <t>teacher training department / programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>leraar-in-opleiding</t>
+          <t>lerarenopleiding (HBO)</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>trainee teacher</t>
+          <t>College of Education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>lerarenopleiding</t>
+          <t>lerarenopleiding (universitair)</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>teacher training department / programme</t>
+          <t>PGCE (Post-Graduate Certificate in Education)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>lerarenopleiding (HBO)</t>
+          <t>lesbevoegdheid</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>College of Education</t>
+          <t>teaching qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>lerarenopleiding (universitair)</t>
+          <t>leservaring</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>PGCE (Post-Graduate Certificate in Education)</t>
+          <t>teaching experience</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>lesbevoegdheid</t>
+          <t>leslokaal</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>teaching qualification</t>
+          <t>classroom</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>leservaring</t>
+          <t>lesrooster</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>teaching experience</t>
+          <t>timetable</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>leslokaal</t>
+          <t>Letteren</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>classroom</t>
+          <t>Arts</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>lesrooster</t>
+          <t>lezing</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>timetable</t>
+          <t>lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>Letteren</t>
+          <t>lezing (op een conferentie)</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>Arts</t>
+          <t>paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>lezing</t>
+          <t>lichting</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>lecture</t>
+          <t>year group; cohort</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>lezing (op een conferentie)</t>
+          <t>lid</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>paper</t>
+          <t>member</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>lichting</t>
+          <t>lijfrenteschenking</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>year group; cohort</t>
+          <t>donation in the form of an annuity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>lid</t>
+          <t>liquide middelen</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>liquid assets</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>lijfrenteschenking</t>
+          <t>literatuur</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>donation in the form of an annuity</t>
+          <t>literature</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>liquide middelen</t>
+          <t>literatuuronderzoek</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>liquid assets</t>
+          <t>literature survey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>literatuur</t>
+          <t>lokaal overleg</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>literature</t>
+          <t>Local Consultative Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>literatuuronderzoek</t>
+          <t>loket</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>literature survey</t>
+          <t>service point; service desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>lokaal overleg</t>
+          <t>loonbelasting</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Local Consultative Committee</t>
+          <t>income tax</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>loket</t>
+          <t>loopbaancentrum</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>service point; service desk</t>
+          <t>career service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>loonbelasting</t>
+          <t>loopbaanperspectief</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>income tax</t>
+          <t>career prospects</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>loopbaancentrum</t>
+          <t>loting</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>career service</t>
+          <t>lottery (procedure/system)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>loopbaanperspectief</t>
+          <t>LSBo (Leidse Studenten Belangenorganisatie)</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>career prospects</t>
+          <t>Leiden Union of Students / Leiden Students' Union</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>loting</t>
+          <t>LSR (Leidse StudentenRaad)</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>lottery (procedure/system)</t>
+          <t>Leiden Student Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>LSBo (Leidse Studenten Belangenorganisatie)</t>
+          <t>LSVb (Landelijke Studenten Vakbond)</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Leiden Union of Students / Leiden Students' Union</t>
+          <t>Dutch Student Union</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>LSR (Leidse StudentenRaad)</t>
+          <t>lump sum bekostiging</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Leiden Student Council</t>
+          <t>block grant funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>LSVb (Landelijke Studenten Vakbond)</t>
+          <t>lump sum financiering</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>Dutch Student Union</t>
+          <t>block grant funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>lump sum bekostiging</t>
+          <t>lustrum</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>block grant funding</t>
+          <t>fifth anniversary (a period of five years)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>lump sum financiering</t>
+          <t>maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>block grant funding</t>
+          <t>service to the community; community service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>lustrum</t>
+          <t>maatschappelijke relevantie</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>fifth anniversary (a period of five years)</t>
+          <t>societal relevance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>maatschappelijke dienstverlening</t>
+          <t>macrodoelmatigheid</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>service to the community; community service</t>
+          <t>macro-efficiency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>maatschappelijke relevantie</t>
+          <t>macrodoelmatigheidstoets</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>societal relevance</t>
+          <t>macro-efficiency check</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>macrodoelmatigheid</t>
+          <t>major</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>macro-efficiency</t>
+          <t>major subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>macrodoelmatigheidstoets</t>
+          <t>masteraanbod</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>macro-efficiency check</t>
+          <t>master's programmes; master's programmes offered</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>major</t>
+          <t>mastercursus</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>major subject</t>
+          <t>master's course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>masteraanbod</t>
+          <t>masterdiploma</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>master's programmes; master's programmes offered</t>
+          <t>master's degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>mastercursus</t>
+          <t>masterfase</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>master's course</t>
+          <t>master's stage, master's phase</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>masterdiploma</t>
+          <t>mastergraad</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>master's degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>masterfase</t>
+          <t>masteropleiding</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>master's stage, master's phase</t>
+          <t>master's degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>mastergraad</t>
+          <t>masterprogramma</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>master's degree</t>
+          <t>master's degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>masteropleiding</t>
+          <t>masterstudent</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>master's degree programme</t>
+          <t>graduate/master's student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>masterprogramma</t>
+          <t>masterstudie</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>master's degree programme</t>
+          <t>master's programme/degree course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>masterstudent</t>
+          <t>mastertitel</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>graduate/master's student</t>
+          <t>title of master (Master of Arts, Master of Science)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>masterstudie</t>
+          <t>materiële voorzieningen</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>master's programme/degree course</t>
+          <t>facilities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>mastertitel</t>
+          <t>medestudent</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>title of master (Master of Arts, Master of Science)</t>
+          <t>fellow student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>materiële voorzieningen</t>
+          <t>medewerker</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>facilities</t>
+          <t>member of staff; officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>medestudent</t>
+          <t>medewerkers</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>fellow student</t>
+          <t>staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>medewerker</t>
+          <t>medezeggenschap</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>member of staff; officer</t>
+          <t>participation; employee consultation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>medewerkers</t>
+          <t>medezeggenschapsorgaan</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>staff</t>
+          <t>participation body, representative advisory body</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>medezeggenschap</t>
+          <t>medezeggenschapsraad</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>participation; employee consultation</t>
+          <t>participation council, representative advisory body</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>medezeggenschapsorgaan</t>
+          <t>Meeloopdagen</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>participation body, representative advisory body</t>
+          <t>student for a day events</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>medezeggenschapsraad</t>
+          <t>meerdere (hoger geplaatste)</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>participation council, representative advisory body</t>
+          <t>superior</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>Meeloopdagen</t>
+          <t>mensa</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>student for a day events</t>
+          <t>refectory</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>meerdere (hoger geplaatste)</t>
+          <t>mentor (docentmentor)</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>superior</t>
+          <t>mentor (a lecturer)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>mensa</t>
+          <t>mentor (studentmentor)</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>refectory</t>
+          <t>mentor (a student)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>mentor (docentmentor)</t>
+          <t>mentoraat</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>mentor (a lecturer)</t>
+          <t>mentorship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>mentor (studentmentor)</t>
+          <t>met emeritaat gaan</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>mentor (a student)</t>
+          <t>retire</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>mentoraat</t>
+          <t>methoden en technieken</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>mentorship</t>
+          <t>methods and statistics</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>met emeritaat gaan</t>
+          <t>middelbare school</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>retire</t>
+          <t>secondary school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>methoden en technieken</t>
+          <t>middelen (gelden)</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>methods and statistics</t>
+          <t>funds; resources</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>middelbare school</t>
+          <t>miljard</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>secondary school</t>
+          <t>billion</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>middelen (gelden)</t>
+          <t>miljoen</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>funds; resources</t>
+          <t>million</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>miljard</t>
+          <t>mindere (lager geplaatste)</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>billion</t>
+          <t>subordinate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>miljoen</t>
+          <t>Minister van Onderwijs, Cultuur en Wetenschappen</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>million</t>
+          <t>Minister of Education, Culture and Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>mindere (lager geplaatste)</t>
+          <t>Ministerie van Onderwijs, Cultuur en Wetenschappen</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>subordinate</t>
+          <t>Ministry of Education, Culture and Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>Minister van Onderwijs, Cultuur en Wetenschappen</t>
+          <t>minnelijke schikking</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>Minister of Education, Culture and Science</t>
+          <t>amicable settlement; out of court settlement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>Ministerie van Onderwijs, Cultuur en Wetenschappen</t>
+          <t>minor</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>Ministry of Education, Culture and Science</t>
+          <t>minor subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>minnelijke schikking</t>
+          <t>MO-A akte</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>amicable settlement; out of court settlement</t>
+          <t>lower secondary education teaching certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>minor</t>
+          <t>MO-B akte</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>minor subject</t>
+          <t>upper secondary education teaching certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>MO-A akte</t>
+          <t>moderniseringsprocessen</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>lower secondary education teaching certificate</t>
+          <t>modernisation processes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>MO-B akte</t>
+          <t>modulair</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>upper secondary education teaching certificate</t>
+          <t>modular</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>moderniseringsprocessen</t>
+          <t>modulair onderwijs</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>modernisation processes</t>
+          <t>modular curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>modulair</t>
+          <t>modulaire opleiding</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>modular</t>
+          <t>modular study programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>modulair onderwijs</t>
+          <t>module</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>modular curriculum</t>
+          <t>module</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>modulaire opleiding</t>
+          <t>mondeling examen</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>modular study programme</t>
+          <t>oral examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>module</t>
+          <t>MUB</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>module</t>
+          <t>University Governance Modernisation Act 1998</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>mondeling examen</t>
+          <t>Multimediavoorzieningen</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>oral examination</t>
+          <t>multimedia resources</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>MUB</t>
+          <t>MVV (Machtiging tot Voorlopig Verblijf)</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>University Governance Modernisation Act 1998</t>
+          <t>long-stay visa; provisional residence permit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>Multimediavoorzieningen</t>
+          <t>naasthogere leidinggevende</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>multimedia resources</t>
+          <t>supervisor of immediate supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>MVV (Machtiging tot Voorlopig Verblijf)</t>
+          <t>nabespreking (tentamen)</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>long-stay visa; provisional residence permit</t>
+          <t>evaluation; debriefing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>naasthogere leidinggevende</t>
+          <t>nabestaandenpensioen</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>supervisor of immediate supervisor</t>
+          <t>surviving dependents' pension</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>nabespreking (tentamen)</t>
+          <t>nachtwaker</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>evaluation; debriefing</t>
+          <t>night security guard</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>nabestaandenpensioen</t>
+          <t>nascholing</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>surviving dependents' pension</t>
+          <t>supplementary training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>nachtwaker</t>
+          <t>natuurwetenschappen</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>night security guard</t>
+          <t>natural sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>nascholing</t>
+          <t>Nederlands-Vlaamse Accreditatie Organisatie (NVAO)</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>supplementary training</t>
+          <t>Accreditation Organisation of the Netherlands and Flanders (NVAO)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>natuurwetenschappen</t>
+          <t>Nederlandse Accreditatie Organisatie (NAO)</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>natural sciences</t>
+          <t>Netherlands Accreditation Organisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>Nederlands-Vlaamse Accreditatie Organisatie (NVAO)</t>
+          <t>Nederlandse Organisatie voor Internationale Samenwerking in het Hoger Onderwijs</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>Accreditation Organisation of the Netherlands and Flanders (NVAO)</t>
+          <t>Netherlands Organisation for International Cooperation in Higher Education (Nuffic)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>Nederlandse Accreditatie Organisatie (NAO)</t>
+          <t>netto (salaris)</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Accreditation Organisation</t>
+          <t>net</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>Nederlandse Organisatie voor Internationale Samenwerking in het Hoger Onderwijs</t>
+          <t>nettoloon</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Organisation for International Cooperation in Higher Education (Nuffic)</t>
+          <t>net wage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>netto (salaris)</t>
+          <t>niet-bekostigde instellingen</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>net</t>
+          <t>non-government-funded institutions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>nettoloon</t>
+          <t>niet-wetenschappelijk personeel</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>net wage</t>
+          <t>support staff; administrative staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>niet-bekostigde instellingen</t>
+          <t>Nieuwbouw en Renovatie</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>non-government-funded institutions</t>
+          <t>Building and Maintenance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>niet-wetenschappelijk personeel</t>
+          <t>Nobelprijswinnaar</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>support staff; administrative staff</t>
+          <t>Nobel Prize winner</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>Nieuwbouw en Renovatie</t>
+          <t>nominale studieduur</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>Building and Maintenance</t>
+          <t>nominal duration of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>Nobelprijswinnaar</t>
+          <t>normatieve studielast</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>Nobel Prize winner</t>
+          <t>normative study load; official workload</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>nominale studieduur</t>
+          <t>nota (plan, ontwerp, overzicht)</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>nominal duration of study</t>
+          <t>proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>normatieve studielast</t>
+          <t>notulen</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>normative study load; official workload</t>
+          <t>minutes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>nota (plan, ontwerp, overzicht)</t>
+          <t>notuleren</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>proposal</t>
+          <t>take notes; take (the) minutes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>notulen</t>
+          <t>notulist</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>minutes</t>
+          <t>minutes secretary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>notuleren</t>
+          <t>NT1</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>take notes; take (the) minutes</t>
+          <t>Dutch as a first language; classes in Dutch as a first language</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>notulist</t>
+          <t>NT2</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>minutes secretary</t>
+          <t>Dutch as a second language; classes in Dutch as a second language</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>NT1</t>
+          <t>Nuffic</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Dutch as a first language; classes in Dutch as a first language</t>
+          <t>Netherlands Organisation for International Cooperation in Higher Education (Nuffic)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>NT2</t>
+          <t>nulurenaanstelling</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>Dutch as a second language; classes in Dutch as a second language</t>
+          <t>zero hours appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>Nuffic</t>
+          <t>numerus fixus</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Organisation for International Cooperation in Higher Education (Nuffic)</t>
+          <t>fixed quota programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>nulurenaanstelling</t>
+          <t>NWO (Nederlandse Organisatie voor Wetenschappelijk Onderzoek)</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>zero hours appointment</t>
+          <t>Dutch Research Council (previously known as Netherlands Organisation for Scientific Research)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>numerus fixus</t>
+          <t>OBP</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>fixed quota programme</t>
+          <t>non-academic staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>NWO (Nederlandse Organisatie voor Wetenschappelijk Onderzoek)</t>
+          <t>oio (onderzoeker in opleiding)</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>Dutch Research Council (previously known as Netherlands Organisation for Scientific Research)</t>
+          <t>PhD candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>OBP</t>
+          <t>oio-schap</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>non-academic staff</t>
+          <t>research traineeship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>oio (onderzoeker in opleiding)</t>
+          <t>ombudsfunctionaris</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate</t>
+          <t>ombudsperson; ombudsman (also used for females)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>oio-schap</t>
+          <t>onbezoldigd</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>research traineeship</t>
+          <t>non-salaried</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>ombudsfunctionaris</t>
+          <t>onder beding van</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>ombudsperson; ombudsman (also used for females)</t>
+          <t>subject to</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>onbezoldigd</t>
+          <t>ondernemingsraad</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>non-salaried</t>
+          <t>works council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>onder beding van</t>
+          <t>ondertekening</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>subject to</t>
+          <t>signature</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>ondernemingsraad</t>
+          <t>onderwijs</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>works council</t>
+          <t>education; teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>ondertekening</t>
+          <t>onderwijs geven</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>signature</t>
+          <t>teach; lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>onderwijs</t>
+          <t>onderwijs in</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>education; teaching</t>
+          <t>courses in</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>onderwijs geven</t>
+          <t>onderwijs- en examenregeling</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>teach; lecture</t>
+          <t>course and examination regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>onderwijs in</t>
+          <t>onderwijs- en wetenschapsbeleid</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>courses in</t>
+          <t>education and research policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>onderwijs- en examenregeling</t>
+          <t>onderwijsaanbod</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>course and examination regulations</t>
+          <t>courses/programmes offered</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>onderwijs- en wetenschapsbeleid</t>
+          <t>onderwijsaanbod (overzicht van cursussen)</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>education and research policy</t>
+          <t>courses available</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>onderwijsaanbod</t>
+          <t>onderwijsaanstelling</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>courses/programmes offered</t>
+          <t>teaching position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>onderwijsaanbod (overzicht van cursussen)</t>
+          <t>onderwijsadministratie</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>courses available</t>
+          <t>Education Administration Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>onderwijsaanstelling</t>
+          <t>onderwijsbalie</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>teaching position</t>
+          <t>student desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>onderwijsadministratie</t>
+          <t>onderwijsbeleid</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>Education Administration Office</t>
+          <t>teaching policy; education policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbalie</t>
+          <t>onderwijsbeoordeling</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>student desk</t>
+          <t>teaching evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbeleid</t>
+          <t>onderwijsbestuur</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>teaching policy; education policy</t>
+          <t>teaching board; education board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbeoordeling</t>
+          <t>onderwijsbevoegdheid</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>teaching evaluation</t>
+          <t>teaching qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
       <c r="A1010" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbestuur</t>
+          <t>onderwijsbijdrage</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
-          <t>teaching board; education board</t>
+          <t>course fees</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
       <c r="A1011" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbevoegdheid</t>
+          <t>onderwijsbureau</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>teaching qualification</t>
+          <t>Education Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
       <c r="A1012" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbijdrage</t>
+          <t>onderwijscapaciteit</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>course fees</t>
+          <t>teaching capacity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
       <c r="A1013" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbureau</t>
+          <t>onderwijscommissie</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>Education Office</t>
+          <t>teaching committee; learning and teaching committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
       <c r="A1014" s="1" t="inlineStr">
         <is>
-          <t>onderwijscapaciteit</t>
+          <t>Onderwijsdirecteur</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>teaching capacity</t>
+          <t>Director of Teaching and Learning</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
       <c r="A1015" s="1" t="inlineStr">
         <is>
-          <t>onderwijscommissie</t>
+          <t>onderwijseenheid</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
-          <t>teaching committee; learning and teaching committee</t>
+          <t>course component</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
       <c r="A1016" s="1" t="inlineStr">
         <is>
-          <t>Onderwijsdirecteur</t>
+          <t>onderwijsevaluatie</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>Director of Teaching and Learning</t>
+          <t>teaching evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
       <c r="A1017" s="1" t="inlineStr">
         <is>
-          <t>onderwijseenheid</t>
+          <t>onderwijsinspectie</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
-          <t>course component</t>
+          <t>education inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
       <c r="A1018" s="1" t="inlineStr">
         <is>
-          <t>onderwijsevaluatie</t>
+          <t>onderwijsinstelling</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>teaching evaluation</t>
+          <t>educational institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
       <c r="A1019" s="1" t="inlineStr">
         <is>
-          <t>onderwijsinspectie</t>
+          <t>onderwijsinstituut</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
-          <t>education inspectorate</t>
+          <t>teaching institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="1" t="inlineStr">
         <is>
-          <t>onderwijsinstelling</t>
+          <t>onderwijskunde</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>educational institution</t>
+          <t>educational sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="1" t="inlineStr">
         <is>
-          <t>onderwijsinstituut</t>
+          <t>onderwijskundige</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>teaching institute</t>
+          <t>educational scientist</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="1" t="inlineStr">
         <is>
-          <t>onderwijskunde</t>
+          <t>onderwijsmethode</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>educational sciences</t>
+          <t>teaching method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
       <c r="A1023" s="1" t="inlineStr">
         <is>
-          <t>onderwijskundige</t>
+          <t>onderwijsniveau</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>educational scientist</t>
+          <t>level of education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
       <c r="A1024" s="1" t="inlineStr">
         <is>
-          <t>onderwijsmethode</t>
+          <t>onderwijsperiode</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
-          <t>teaching method</t>
+          <t>term time</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
       <c r="A1025" s="1" t="inlineStr">
         <is>
-          <t>onderwijsniveau</t>
+          <t>onderwijsprogramma</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
-          <t>level of education</t>
+          <t>curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
       <c r="A1026" s="1" t="inlineStr">
         <is>
-          <t>onderwijsperiode</t>
+          <t>onderwijsraad</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
-          <t>term time</t>
+          <t>Education Council of the Netherlands</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
       <c r="A1027" s="1" t="inlineStr">
         <is>
-          <t>onderwijsprogramma</t>
+          <t>onderwijsrendement</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
-          <t>curriculum</t>
+          <t>study success (rate)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
       <c r="A1028" s="1" t="inlineStr">
         <is>
-          <t>onderwijsraad</t>
+          <t>onderwijssector</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
-          <t>Education Council of the Netherlands</t>
+          <t>education sector</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
       <c r="A1029" s="1" t="inlineStr">
         <is>
-          <t>onderwijsrendement</t>
+          <t>onderwijssoort</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>study success (rate)</t>
+          <t>type of education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
       <c r="A1030" s="1" t="inlineStr">
         <is>
-          <t>onderwijssector</t>
+          <t>onderwijssysteem</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
-          <t>education sector</t>
+          <t>education system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
       <c r="A1031" s="1" t="inlineStr">
         <is>
-          <t>onderwijssoort</t>
+          <t>onderwijstaal</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
-          <t>type of education</t>
+          <t>language of instruction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
       <c r="A1032" s="1" t="inlineStr">
         <is>
-          <t>onderwijssysteem</t>
+          <t>onderwijsvernieuwing</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>education system</t>
+          <t>educational reform</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
       <c r="A1033" s="1" t="inlineStr">
         <is>
-          <t>onderwijstaal</t>
+          <t>onderwijsvorm</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
-          <t>language of instruction</t>
+          <t>teaching activity; teaching method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
       <c r="A1034" s="1" t="inlineStr">
         <is>
-          <t>onderwijsvernieuwing</t>
+          <t>onderwijsvrije periode</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
-          <t>educational reform</t>
+          <t>self-study period; lecture-free period; independent study period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
       <c r="A1035" s="1" t="inlineStr">
         <is>
-          <t>onderwijsvorm</t>
+          <t>onderwijzend personeel</t>
         </is>
       </c>
       <c r="B1035" s="1" t="inlineStr">
         <is>
-          <t>teaching activity; teaching method</t>
+          <t>teaching staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
       <c r="A1036" s="1" t="inlineStr">
         <is>
-          <t>onderwijsvrije periode</t>
+          <t>onderzoek</t>
         </is>
       </c>
       <c r="B1036" s="1" t="inlineStr">
         <is>
-          <t>self-study period; lecture-free period; independent study period</t>
+          <t>research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
       <c r="A1037" s="1" t="inlineStr">
         <is>
-          <t>onderwijzend personeel</t>
+          <t>Onderzoek en Internationalisering</t>
         </is>
       </c>
       <c r="B1037" s="1" t="inlineStr">
         <is>
-          <t>teaching staff</t>
+          <t>research and internationalisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
       <c r="A1038" s="1" t="inlineStr">
         <is>
-          <t>onderzoek</t>
+          <t>onderzoeker</t>
         </is>
       </c>
       <c r="B1038" s="1" t="inlineStr">
         <is>
-          <t>research</t>
+          <t>researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
       <c r="A1039" s="1" t="inlineStr">
         <is>
-          <t>Onderzoek en Internationalisering</t>
+          <t>onderzoeksaanstelling</t>
         </is>
       </c>
       <c r="B1039" s="1" t="inlineStr">
         <is>
-          <t>research and internationalisation</t>
+          <t>research position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
       <c r="A1040" s="1" t="inlineStr">
         <is>
-          <t>onderzoeker</t>
+          <t>onderzoeksassistent</t>
         </is>
       </c>
       <c r="B1040" s="1" t="inlineStr">
         <is>
-          <t>researcher</t>
+          <t>research assistant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
       <c r="A1041" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksaanstelling</t>
+          <t>onderzoeksbeleid</t>
         </is>
       </c>
       <c r="B1041" s="1" t="inlineStr">
         <is>
-          <t>research position</t>
+          <t>research policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
       <c r="A1042" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksassistent</t>
+          <t>onderzoeksbeoordeling</t>
         </is>
       </c>
       <c r="B1042" s="1" t="inlineStr">
         <is>
-          <t>research assistant</t>
+          <t>research evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1043">
       <c r="A1043" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksbeleid</t>
+          <t>onderzoeksbevoegdheid</t>
         </is>
       </c>
       <c r="B1043" s="1" t="inlineStr">
         <is>
-          <t>research policy</t>
+          <t>research qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1044">
       <c r="A1044" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksbeoordeling</t>
+          <t>onderzoekscapaciteit</t>
         </is>
       </c>
       <c r="B1044" s="1" t="inlineStr">
         <is>
-          <t>research evaluation</t>
+          <t>research capacity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1045">
       <c r="A1045" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksbevoegdheid</t>
+          <t>onderzoekschool</t>
         </is>
       </c>
       <c r="B1045" s="1" t="inlineStr">
         <is>
-          <t>research qualification</t>
+          <t>research school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1046">
       <c r="A1046" s="1" t="inlineStr">
         <is>
-          <t>onderzoekscapaciteit</t>
+          <t>onderzoekscommissie</t>
         </is>
       </c>
       <c r="B1046" s="1" t="inlineStr">
         <is>
-          <t>research capacity</t>
+          <t>research committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1047">
       <c r="A1047" s="1" t="inlineStr">
         <is>
-          <t>onderzoekschool</t>
+          <t>onderzoekscontract</t>
         </is>
       </c>
       <c r="B1047" s="1" t="inlineStr">
         <is>
-          <t>research school</t>
+          <t>research contract</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1048">
       <c r="A1048" s="1" t="inlineStr">
         <is>
-          <t>onderzoekscommissie</t>
+          <t>onderzoeksdoelstellingen</t>
         </is>
       </c>
       <c r="B1048" s="1" t="inlineStr">
         <is>
-          <t>research committee</t>
+          <t>research objectives</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1049">
       <c r="A1049" s="1" t="inlineStr">
         <is>
-          <t>onderzoekscontract</t>
+          <t>onderzoeksgebied</t>
         </is>
       </c>
       <c r="B1049" s="1" t="inlineStr">
         <is>
-          <t>research contract</t>
+          <t>field of research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1050">
       <c r="A1050" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksdoelstellingen</t>
+          <t>onderzoeksgroep</t>
         </is>
       </c>
       <c r="B1050" s="1" t="inlineStr">
         <is>
-          <t>research objectives</t>
+          <t>research group</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1051">
       <c r="A1051" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksgebied</t>
+          <t>onderzoeksinspanningen</t>
         </is>
       </c>
       <c r="B1051" s="1" t="inlineStr">
         <is>
-          <t>field of research</t>
+          <t>research activities/commitments</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1052">
       <c r="A1052" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksgroep</t>
+          <t>onderzoeksinstituut</t>
         </is>
       </c>
       <c r="B1052" s="1" t="inlineStr">
         <is>
-          <t>research group</t>
+          <t>research institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1053">
       <c r="A1053" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksinspanningen</t>
+          <t>onderzoeksleider</t>
         </is>
       </c>
       <c r="B1053" s="1" t="inlineStr">
         <is>
-          <t>research activities/commitments</t>
+          <t>head of a research project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1054">
       <c r="A1054" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksinstituut</t>
+          <t>onderzoeksmaster</t>
         </is>
       </c>
       <c r="B1054" s="1" t="inlineStr">
         <is>
-          <t>research institute</t>
+          <t>research master's programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1055">
       <c r="A1055" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksleider</t>
+          <t>onderzoeksmethode</t>
         </is>
       </c>
       <c r="B1055" s="1" t="inlineStr">
         <is>
-          <t>head of a research project</t>
+          <t>research method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1056">
       <c r="A1056" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksmaster</t>
+          <t>onderzoeksmethoden en -technieken</t>
         </is>
       </c>
       <c r="B1056" s="1" t="inlineStr">
         <is>
-          <t>research master's programme</t>
+          <t>research methodology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1057">
       <c r="A1057" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksmethode</t>
+          <t>onderzoeksontwerp</t>
         </is>
       </c>
       <c r="B1057" s="1" t="inlineStr">
         <is>
-          <t>research method</t>
+          <t>research proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1058">
       <c r="A1058" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksmethoden en -technieken</t>
+          <t>onderzoeksopleiding</t>
         </is>
       </c>
       <c r="B1058" s="1" t="inlineStr">
         <is>
-          <t>research methodology</t>
+          <t>research training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1059">
       <c r="A1059" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksontwerp</t>
+          <t>onderzoeksopzet</t>
         </is>
       </c>
       <c r="B1059" s="1" t="inlineStr">
         <is>
-          <t>research proposal</t>
+          <t>research design; research plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1060">
       <c r="A1060" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksopleiding</t>
+          <t>onderzoeksplan</t>
         </is>
       </c>
       <c r="B1060" s="1" t="inlineStr">
         <is>
-          <t>research training</t>
+          <t>research plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1061">
       <c r="A1061" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksopzet</t>
+          <t>onderzoekspresentatie</t>
         </is>
       </c>
       <c r="B1061" s="1" t="inlineStr">
         <is>
-          <t>research design; research plan</t>
+          <t>research presentation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1062">
       <c r="A1062" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksplan</t>
+          <t>onderzoeksprogramma</t>
         </is>
       </c>
       <c r="B1062" s="1" t="inlineStr">
         <is>
-          <t>research plan</t>
+          <t>research programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1063">
       <c r="A1063" s="1" t="inlineStr">
         <is>
-          <t>onderzoekspresentatie</t>
+          <t>onderzoeksproject</t>
         </is>
       </c>
       <c r="B1063" s="1" t="inlineStr">
         <is>
-          <t>research presentation</t>
+          <t>research project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1064">
       <c r="A1064" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksprogramma</t>
+          <t>onderzoeksschool</t>
         </is>
       </c>
       <c r="B1064" s="1" t="inlineStr">
         <is>
-          <t>research programme</t>
+          <t>research school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1065">
       <c r="A1065" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksproject</t>
+          <t>onderzoeksstaf</t>
         </is>
       </c>
       <c r="B1065" s="1" t="inlineStr">
         <is>
-          <t>research project</t>
+          <t>research staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1066">
       <c r="A1066" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksschool</t>
+          <t>onderzoekssubsidie</t>
         </is>
       </c>
       <c r="B1066" s="1" t="inlineStr">
         <is>
-          <t>research school</t>
+          <t>research grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1067">
       <c r="A1067" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksstaf</t>
+          <t>onderzoeksvaardigheden</t>
         </is>
       </c>
       <c r="B1067" s="1" t="inlineStr">
         <is>
-          <t>research staff</t>
+          <t>research skills</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1068">
       <c r="A1068" s="1" t="inlineStr">
         <is>
-          <t>onderzoekssubsidie</t>
+          <t>onderzoeksvoorstel</t>
         </is>
       </c>
       <c r="B1068" s="1" t="inlineStr">
         <is>
-          <t>research grant</t>
+          <t>research proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1069">
       <c r="A1069" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksvaardigheden</t>
+          <t>ongedeeld vwo</t>
         </is>
       </c>
       <c r="B1069" s="1" t="inlineStr">
         <is>
-          <t>research skills</t>
+          <t>VWO ("pre-university education")</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1070">
       <c r="A1070" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksvoorstel</t>
+          <t>ongewenst gedrag</t>
         </is>
       </c>
       <c r="B1070" s="1" t="inlineStr">
         <is>
-          <t>research proposal</t>
+          <t>unacceptable behaviour</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1071">
       <c r="A1071" s="1" t="inlineStr">
         <is>
-          <t>ongedeeld vwo</t>
+          <t>onkosten</t>
         </is>
       </c>
       <c r="B1071" s="1" t="inlineStr">
         <is>
-          <t>VWO ("pre-university education")</t>
+          <t>expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1072">
       <c r="A1072" s="1" t="inlineStr">
         <is>
-          <t>ongewenst gedrag</t>
+          <t>onkosten declareren</t>
         </is>
       </c>
       <c r="B1072" s="1" t="inlineStr">
         <is>
-          <t>unacceptable behaviour</t>
+          <t>claim expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1073">
       <c r="A1073" s="1" t="inlineStr">
         <is>
-          <t>onkosten</t>
+          <t>onkostenvergoeding</t>
         </is>
       </c>
       <c r="B1073" s="1" t="inlineStr">
         <is>
-          <t>expenses</t>
+          <t>reimbursement of expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1074">
       <c r="A1074" s="1" t="inlineStr">
         <is>
-          <t>onkosten declareren</t>
+          <t>ontgroening</t>
         </is>
       </c>
       <c r="B1074" s="1" t="inlineStr">
         <is>
-          <t>claim expenses</t>
+          <t>initiation (inf. rag week, hazing)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1075">
       <c r="A1075" s="1" t="inlineStr">
         <is>
-          <t>onkostenvergoeding</t>
+          <t>ontheffing</t>
         </is>
       </c>
       <c r="B1075" s="1" t="inlineStr">
         <is>
-          <t>reimbursement of expenses</t>
+          <t>exemption</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1076">
       <c r="A1076" s="1" t="inlineStr">
         <is>
-          <t>ontgroening</t>
+          <t>ontslagaanzegging</t>
         </is>
       </c>
       <c r="B1076" s="1" t="inlineStr">
         <is>
-          <t>initiation (inf. rag week, hazing)</t>
+          <t>notice of dismissal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1077">
       <c r="A1077" s="1" t="inlineStr">
         <is>
-          <t>ontheffing</t>
+          <t>ontslagbrief</t>
         </is>
       </c>
       <c r="B1077" s="1" t="inlineStr">
         <is>
-          <t>exemption</t>
+          <t>letter of dismissal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1078">
       <c r="A1078" s="1" t="inlineStr">
         <is>
-          <t>ontslagaanzegging</t>
+          <t>ontslagprocedure</t>
         </is>
       </c>
       <c r="B1078" s="1" t="inlineStr">
         <is>
-          <t>notice of dismissal</t>
+          <t>dismissal procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1079">
       <c r="A1079" s="1" t="inlineStr">
         <is>
-          <t>ontslagbrief</t>
+          <t>ontwikkelingsplan</t>
         </is>
       </c>
       <c r="B1079" s="1" t="inlineStr">
         <is>
-          <t>letter of dismissal</t>
+          <t>development plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1080">
       <c r="A1080" s="1" t="inlineStr">
         <is>
-          <t>ontslagprocedure</t>
+          <t>onvoldoende (cijfer)</t>
         </is>
       </c>
       <c r="B1080" s="1" t="inlineStr">
         <is>
-          <t>dismissal procedure</t>
+          <t>fail (an exam)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1081">
       <c r="A1081" s="1" t="inlineStr">
         <is>
-          <t>ontwikkelingsplan</t>
+          <t>oordeel</t>
         </is>
       </c>
       <c r="B1081" s="1" t="inlineStr">
         <is>
-          <t>development plan</t>
+          <t>assessment; opinion; conviction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1082">
       <c r="A1082" s="1" t="inlineStr">
         <is>
-          <t>onvoldoende (cijfer)</t>
+          <t>open dag</t>
         </is>
       </c>
       <c r="B1082" s="1" t="inlineStr">
         <is>
-          <t>fail (an exam)</t>
+          <t>open day</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1083">
       <c r="A1083" s="1" t="inlineStr">
         <is>
-          <t>oordeel</t>
+          <t>open inschrijving</t>
         </is>
       </c>
       <c r="B1083" s="1" t="inlineStr">
         <is>
-          <t>assessment; opinion; conviction</t>
+          <t>open enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1084">
       <c r="A1084" s="1" t="inlineStr">
         <is>
-          <t>open dag</t>
+          <t>Open Universiteit</t>
         </is>
       </c>
       <c r="B1084" s="1" t="inlineStr">
         <is>
-          <t>open day</t>
+          <t>Open University</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1085">
       <c r="A1085" s="1" t="inlineStr">
         <is>
-          <t>open inschrijving</t>
+          <t>openbaar onderwijs</t>
         </is>
       </c>
       <c r="B1085" s="1" t="inlineStr">
         <is>
-          <t>open enrolment</t>
+          <t>state education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1086">
       <c r="A1086" s="1" t="inlineStr">
         <is>
-          <t>Open Universiteit</t>
+          <t>openbaarheid van examens</t>
         </is>
       </c>
       <c r="B1086" s="1" t="inlineStr">
         <is>
-          <t>Open University</t>
+          <t>public nature of examinations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1087">
       <c r="A1087" s="1" t="inlineStr">
         <is>
-          <t>openbaar onderwijs</t>
+          <t>openbare instelling</t>
         </is>
       </c>
       <c r="B1087" s="1" t="inlineStr">
         <is>
-          <t>state education</t>
+          <t>public institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1088">
       <c r="A1088" s="1" t="inlineStr">
         <is>
-          <t>openbaarheid van examens</t>
+          <t>openingscollege</t>
         </is>
       </c>
       <c r="B1088" s="1" t="inlineStr">
         <is>
-          <t>public nature of examinations</t>
+          <t>opening lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1089">
       <c r="A1089" s="1" t="inlineStr">
         <is>
-          <t>openbare instelling</t>
+          <t>opfriscursus</t>
         </is>
       </c>
       <c r="B1089" s="1" t="inlineStr">
         <is>
-          <t>public institution</t>
+          <t>refresher course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1090">
       <c r="A1090" s="1" t="inlineStr">
         <is>
-          <t>openingscollege</t>
+          <t>opkomst (bij colleges)</t>
         </is>
       </c>
       <c r="B1090" s="1" t="inlineStr">
         <is>
-          <t>opening lecture</t>
+          <t>attendance; turnout</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1091">
       <c r="A1091" s="1" t="inlineStr">
         <is>
-          <t>opfriscursus</t>
+          <t>opleiding (de eenheid)</t>
         </is>
       </c>
       <c r="B1091" s="1" t="inlineStr">
         <is>
-          <t>refresher course</t>
+          <t>department; programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1092">
       <c r="A1092" s="1" t="inlineStr">
         <is>
-          <t>opkomst (bij colleges)</t>
+          <t>opleiding (de inhoud)</t>
         </is>
       </c>
       <c r="B1092" s="1" t="inlineStr">
         <is>
-          <t>attendance; turnout</t>
+          <t>degree programme; study programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1093">
       <c r="A1093" s="1" t="inlineStr">
         <is>
-          <t>opleiding (de eenheid)</t>
+          <t>opleidingengids</t>
         </is>
       </c>
       <c r="B1093" s="1" t="inlineStr">
         <is>
-          <t>department; programme</t>
+          <t>prospectus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1094">
       <c r="A1094" s="1" t="inlineStr">
         <is>
-          <t>opleiding (de inhoud)</t>
+          <t>opleidingsaanbod</t>
         </is>
       </c>
       <c r="B1094" s="1" t="inlineStr">
         <is>
-          <t>degree programme; study programme</t>
+          <t>programmes offered; range of programmes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1095">
       <c r="A1095" s="1" t="inlineStr">
         <is>
-          <t>opleidingengids</t>
+          <t>opleidingsbestuur</t>
         </is>
       </c>
       <c r="B1095" s="1" t="inlineStr">
         <is>
-          <t>prospectus</t>
+          <t>Programme Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1096">
       <c r="A1096" s="1" t="inlineStr">
         <is>
-          <t>opleidingsaanbod</t>
+          <t>opleidingscapaciteit</t>
         </is>
       </c>
       <c r="B1096" s="1" t="inlineStr">
         <is>
-          <t>programmes offered; range of programmes</t>
+          <t>programme capacity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1097">
       <c r="A1097" s="1" t="inlineStr">
         <is>
-          <t>opleidingsbestuur</t>
+          <t>opleidingscommissie</t>
         </is>
       </c>
       <c r="B1097" s="1" t="inlineStr">
         <is>
-          <t>Programme Board</t>
+          <t>Programme Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1098">
       <c r="A1098" s="1" t="inlineStr">
         <is>
-          <t>opleidingscapaciteit</t>
+          <t>opleidingsdirecteur</t>
         </is>
       </c>
       <c r="B1098" s="1" t="inlineStr">
         <is>
-          <t>programme capacity</t>
+          <t>Programme Director</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1099">
       <c r="A1099" s="1" t="inlineStr">
         <is>
-          <t>opleidingscommissie</t>
+          <t>opleidingsduur</t>
         </is>
       </c>
       <c r="B1099" s="1" t="inlineStr">
         <is>
-          <t>Programme Committee</t>
+          <t>programme duration; length of programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1100">
       <c r="A1100" s="1" t="inlineStr">
         <is>
-          <t>opleidingsdirecteur</t>
+          <t>opleidingskaart</t>
         </is>
       </c>
       <c r="B1100" s="1" t="inlineStr">
         <is>
-          <t>Programme Director</t>
+          <t>programme metrics</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1101">
       <c r="A1101" s="1" t="inlineStr">
         <is>
-          <t>opleidingsduur</t>
+          <t>opleidingsprogramma</t>
         </is>
       </c>
       <c r="B1101" s="1" t="inlineStr">
         <is>
-          <t>programme duration; length of programme</t>
+          <t>degree programme; programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1102">
       <c r="A1102" s="1" t="inlineStr">
         <is>
-          <t>opleidingskaart</t>
+          <t>opleidingssector</t>
         </is>
       </c>
       <c r="B1102" s="1" t="inlineStr">
         <is>
-          <t>programme metrics</t>
+          <t>(disciplinary) sector / departmental sector</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1103">
       <c r="A1103" s="1" t="inlineStr">
         <is>
-          <t>opleidingsprogramma</t>
+          <t>opponeren</t>
         </is>
       </c>
       <c r="B1103" s="1" t="inlineStr">
         <is>
-          <t>degree programme; programme</t>
+          <t>examine (PhD defence)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1104">
       <c r="A1104" s="1" t="inlineStr">
         <is>
-          <t>opleidingssector</t>
+          <t>oppositiecommissie</t>
         </is>
       </c>
       <c r="B1104" s="1" t="inlineStr">
         <is>
-          <t>(disciplinary) sector / departmental sector</t>
+          <t>examining committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1105">
       <c r="A1105" s="1" t="inlineStr">
         <is>
-          <t>opponeren</t>
+          <t>opzegtermijn</t>
         </is>
       </c>
       <c r="B1105" s="1" t="inlineStr">
         <is>
-          <t>examine (PhD defence)</t>
+          <t>notice period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1106">
       <c r="A1106" s="1" t="inlineStr">
         <is>
-          <t>oppositiecommissie</t>
+          <t>oratie</t>
         </is>
       </c>
       <c r="B1106" s="1" t="inlineStr">
         <is>
-          <t>examining committee</t>
+          <t>inaugural lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1107">
       <c r="A1107" s="1" t="inlineStr">
         <is>
-          <t>opzegtermijn</t>
+          <t>ordinariaat</t>
         </is>
       </c>
       <c r="B1107" s="1" t="inlineStr">
         <is>
-          <t>notice period</t>
+          <t>permanent/ordinary professorship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1108">
       <c r="A1108" s="1" t="inlineStr">
         <is>
-          <t>oratie</t>
+          <t>ordinarius</t>
         </is>
       </c>
       <c r="B1108" s="1" t="inlineStr">
         <is>
-          <t>inaugural lecture</t>
+          <t>permanent/ordinary professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1109">
       <c r="A1109" s="1" t="inlineStr">
         <is>
-          <t>ordinariaat</t>
+          <t>oriëntatiejaar</t>
         </is>
       </c>
       <c r="B1109" s="1" t="inlineStr">
         <is>
-          <t>permanent/ordinary professorship</t>
+          <t>orientation year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1110">
       <c r="A1110" s="1" t="inlineStr">
         <is>
-          <t>ordinarius</t>
+          <t>oud-hoogleraar</t>
         </is>
       </c>
       <c r="B1110" s="1" t="inlineStr">
         <is>
-          <t>permanent/ordinary professor</t>
+          <t>retired professor; former professor; emeritus professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1111">
       <c r="A1111" s="1" t="inlineStr">
         <is>
-          <t>oriëntatiejaar</t>
+          <t>ouderejaarsstudent</t>
         </is>
       </c>
       <c r="B1111" s="1" t="inlineStr">
         <is>
-          <t>orientation year</t>
+          <t>senior student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1112">
       <c r="A1112" s="1" t="inlineStr">
         <is>
-          <t>oud-hoogleraar</t>
+          <t>ouderschapsverlof</t>
         </is>
       </c>
       <c r="B1112" s="1" t="inlineStr">
         <is>
-          <t>retired professor; former professor; emeritus professor</t>
+          <t>parental leave</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1113">
       <c r="A1113" s="1" t="inlineStr">
         <is>
-          <t>ouderejaarsstudent</t>
+          <t>OV-kaart; OV-studentenkaart</t>
         </is>
       </c>
       <c r="B1113" s="1" t="inlineStr">
         <is>
-          <t>senior student</t>
+          <t>student public transport card</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1114">
       <c r="A1114" s="1" t="inlineStr">
         <is>
-          <t>ouderschapsverlof</t>
+          <t>overbruggingsjaar</t>
         </is>
       </c>
       <c r="B1114" s="1" t="inlineStr">
         <is>
-          <t>parental leave</t>
+          <t>transitional year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1115">
       <c r="A1115" s="1" t="inlineStr">
         <is>
-          <t>OV-kaart; OV-studentenkaart</t>
+          <t>overeenkomst</t>
         </is>
       </c>
       <c r="B1115" s="1" t="inlineStr">
         <is>
-          <t>student public transport card</t>
+          <t>agreement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1116">
       <c r="A1116" s="1" t="inlineStr">
         <is>
-          <t>overbruggingsjaar</t>
+          <t>overgangsregeling</t>
         </is>
       </c>
       <c r="B1116" s="1" t="inlineStr">
         <is>
-          <t>transitional year</t>
+          <t>transitional arrangement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1117">
       <c r="A1117" s="1" t="inlineStr">
         <is>
-          <t>overeenkomst</t>
+          <t>overhead</t>
         </is>
       </c>
       <c r="B1117" s="1" t="inlineStr">
         <is>
-          <t>agreement</t>
+          <t>overheads</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1118">
       <c r="A1118" s="1" t="inlineStr">
         <is>
-          <t>overgangsregeling</t>
+          <t>overheadkosten</t>
         </is>
       </c>
       <c r="B1118" s="1" t="inlineStr">
         <is>
-          <t>transitional arrangement</t>
+          <t>overhead costs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1119">
       <c r="A1119" s="1" t="inlineStr">
         <is>
-          <t>overhead</t>
+          <t>overhoring</t>
         </is>
       </c>
       <c r="B1119" s="1" t="inlineStr">
         <is>
-          <t>overheads</t>
+          <t>oral test</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1120">
       <c r="A1120" s="1" t="inlineStr">
         <is>
-          <t>overheadkosten</t>
+          <t>overmacht</t>
         </is>
       </c>
       <c r="B1120" s="1" t="inlineStr">
         <is>
-          <t>overhead costs</t>
+          <t>circumstances beyond one's control</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1121">
       <c r="A1121" s="1" t="inlineStr">
         <is>
-          <t>overhoring</t>
+          <t>overschot (op de begroting)</t>
         </is>
       </c>
       <c r="B1121" s="1" t="inlineStr">
         <is>
-          <t>oral test</t>
+          <t>surplus (on the budget)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1122">
       <c r="A1122" s="1" t="inlineStr">
         <is>
-          <t>overmacht</t>
+          <t>overzicht behaalde resultaten</t>
         </is>
       </c>
       <c r="B1122" s="1" t="inlineStr">
         <is>
-          <t>circumstances beyond one's control</t>
+          <t>transcript of results achieved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1123">
       <c r="A1123" s="1" t="inlineStr">
         <is>
-          <t>overschot (op de begroting)</t>
+          <t>P&amp;O (Personeel en Organisatie)</t>
         </is>
       </c>
       <c r="B1123" s="1" t="inlineStr">
         <is>
-          <t>surplus (on the budget)</t>
+          <t>Human Resources Department; HR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1124">
       <c r="A1124" s="1" t="inlineStr">
         <is>
-          <t>overzicht behaalde resultaten</t>
+          <t>P&amp;O adviseur</t>
         </is>
       </c>
       <c r="B1124" s="1" t="inlineStr">
         <is>
-          <t>transcript of results achieved</t>
+          <t>HR adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1125">
       <c r="A1125" s="1" t="inlineStr">
         <is>
-          <t>P&amp;O (Personeel en Organisatie)</t>
+          <t>Paasvakantie</t>
         </is>
       </c>
       <c r="B1125" s="1" t="inlineStr">
         <is>
-          <t>Human Resources Department; HR</t>
+          <t>Easter holiday</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1126">
       <c r="A1126" s="1" t="inlineStr">
         <is>
-          <t>P&amp;O adviseur</t>
+          <t>paragraaf</t>
         </is>
       </c>
       <c r="B1126" s="1" t="inlineStr">
         <is>
-          <t>HR adviser</t>
+          <t>section</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1127">
       <c r="A1127" s="1" t="inlineStr">
         <is>
-          <t>Paasvakantie</t>
+          <t>paranimf</t>
         </is>
       </c>
       <c r="B1127" s="1" t="inlineStr">
         <is>
-          <t>Easter holiday</t>
+          <t>assistant at the defence of a dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1128">
       <c r="A1128" s="1" t="inlineStr">
         <is>
-          <t>paragraaf</t>
+          <t>pastoraat</t>
         </is>
       </c>
       <c r="B1128" s="1" t="inlineStr">
         <is>
-          <t>section</t>
+          <t>chaplaincy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1129">
       <c r="A1129" s="1" t="inlineStr">
         <is>
-          <t>paranimf</t>
+          <t>patiëntenzorg</t>
         </is>
       </c>
       <c r="B1129" s="1" t="inlineStr">
         <is>
-          <t>assistant at the defence of a dissertation</t>
+          <t>patient care</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1130">
       <c r="A1130" s="1" t="inlineStr">
         <is>
-          <t>pastoraat</t>
+          <t>pedel</t>
         </is>
       </c>
       <c r="B1130" s="1" t="inlineStr">
         <is>
-          <t>chaplaincy</t>
+          <t>beadle; university registrar; master of ceremonies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1131">
       <c r="A1131" s="1" t="inlineStr">
         <is>
-          <t>patiëntenzorg</t>
+          <t>pensioenpremie</t>
         </is>
       </c>
       <c r="B1131" s="1" t="inlineStr">
         <is>
-          <t>patient care</t>
+          <t>pension premium</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1132">
       <c r="A1132" s="1" t="inlineStr">
         <is>
-          <t>pedel</t>
+          <t>pensioenvoorziening</t>
         </is>
       </c>
       <c r="B1132" s="1" t="inlineStr">
         <is>
-          <t>beadle; university registrar; master of ceremonies</t>
+          <t>pension scheme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1133">
       <c r="A1133" s="1" t="inlineStr">
         <is>
-          <t>pensioenpremie</t>
+          <t>penvoerder</t>
         </is>
       </c>
       <c r="B1133" s="1" t="inlineStr">
         <is>
-          <t>pension premium</t>
+          <t>coordinating university; lead organisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1134">
       <c r="A1134" s="1" t="inlineStr">
         <is>
-          <t>pensioenvoorziening</t>
+          <t>periodiek</t>
         </is>
       </c>
       <c r="B1134" s="1" t="inlineStr">
         <is>
-          <t>pension scheme</t>
+          <t>annual salary increment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1135">
       <c r="A1135" s="1" t="inlineStr">
         <is>
-          <t>penvoerder</t>
+          <t>personeel</t>
         </is>
       </c>
       <c r="B1135" s="1" t="inlineStr">
         <is>
-          <t>coordinating university; lead organisation</t>
+          <t>staff; personnel</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1136">
       <c r="A1136" s="1" t="inlineStr">
         <is>
-          <t>periodiek</t>
+          <t>personeelsadvertentie</t>
         </is>
       </c>
       <c r="B1136" s="1" t="inlineStr">
         <is>
-          <t>annual salary increment</t>
+          <t>job advertisement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1137">
       <c r="A1137" s="1" t="inlineStr">
         <is>
-          <t>personeel</t>
+          <t>personeelsbeleid</t>
         </is>
       </c>
       <c r="B1137" s="1" t="inlineStr">
         <is>
-          <t>staff; personnel</t>
+          <t>staffing policy; personnel policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1138">
       <c r="A1138" s="1" t="inlineStr">
         <is>
-          <t>personeelsadvertentie</t>
+          <t>personeelsconsulent</t>
         </is>
       </c>
       <c r="B1138" s="1" t="inlineStr">
         <is>
-          <t>job advertisement</t>
+          <t>personnel adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1139">
       <c r="A1139" s="1" t="inlineStr">
         <is>
-          <t>personeelsbeleid</t>
+          <t>personeelszaken (hoofd)</t>
         </is>
       </c>
       <c r="B1139" s="1" t="inlineStr">
         <is>
-          <t>staffing policy; personnel policy</t>
+          <t>Head of Personnel</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1140">
       <c r="A1140" s="1" t="inlineStr">
         <is>
-          <t>personeelsconsulent</t>
+          <t>personeelszaken (medewerker)</t>
         </is>
       </c>
       <c r="B1140" s="1" t="inlineStr">
         <is>
-          <t>personnel adviser</t>
+          <t>Human Resources adviser; HR adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1141">
       <c r="A1141" s="1" t="inlineStr">
         <is>
-          <t>personeelszaken (hoofd)</t>
+          <t>personele zaken</t>
         </is>
       </c>
       <c r="B1141" s="1" t="inlineStr">
         <is>
-          <t>Head of Personnel</t>
+          <t>Human Resources Department; HR Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1142">
       <c r="A1142" s="1" t="inlineStr">
         <is>
-          <t>personeelszaken (medewerker)</t>
+          <t>persoonlijk hoogleraar</t>
         </is>
       </c>
       <c r="B1142" s="1" t="inlineStr">
         <is>
-          <t>Human Resources adviser; HR adviser</t>
+          <t>professor holding a personal chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1143">
       <c r="A1143" s="1" t="inlineStr">
         <is>
-          <t>personele zaken</t>
+          <t>persoonlijke omstandigheden</t>
         </is>
       </c>
       <c r="B1143" s="1" t="inlineStr">
         <is>
-          <t>Human Resources Department; HR Department</t>
+          <t>personal circumstances</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1144">
       <c r="A1144" s="1" t="inlineStr">
         <is>
-          <t>persoonlijk hoogleraar</t>
+          <t>persvoorlichter</t>
         </is>
       </c>
       <c r="B1144" s="1" t="inlineStr">
         <is>
-          <t>professor holding a personal chair</t>
+          <t>public relations officer; press officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1145">
       <c r="A1145" s="1" t="inlineStr">
         <is>
-          <t>persoonlijke omstandigheden</t>
+          <t>persvoorlichter (wetenschappelijk)</t>
         </is>
       </c>
       <c r="B1145" s="1" t="inlineStr">
         <is>
-          <t>personal circumstances</t>
+          <t>Research Communications Adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1146">
       <c r="A1146" s="1" t="inlineStr">
         <is>
-          <t>persvoorlichter</t>
+          <t>persvoorlichting</t>
         </is>
       </c>
       <c r="B1146" s="1" t="inlineStr">
         <is>
-          <t>public relations officer; press officer</t>
+          <t>press officers</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1147">
       <c r="A1147" s="1" t="inlineStr">
         <is>
-          <t>persvoorlichter (wetenschappelijk)</t>
+          <t>plaatsingsadviescommissie</t>
         </is>
       </c>
       <c r="B1147" s="1" t="inlineStr">
         <is>
-          <t>Research Communications Adviser</t>
+          <t>advisory appointment committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1148">
       <c r="A1148" s="1" t="inlineStr">
         <is>
-          <t>persvoorlichting</t>
+          <t>plaatsvervangend voorzitter</t>
         </is>
       </c>
       <c r="B1148" s="1" t="inlineStr">
         <is>
-          <t>press officers</t>
+          <t>Deputy Chairman</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1149">
       <c r="A1149" s="1" t="inlineStr">
         <is>
-          <t>plaatsingsadviescommissie</t>
+          <t>plagiaat</t>
         </is>
       </c>
       <c r="B1149" s="1" t="inlineStr">
         <is>
-          <t>advisory appointment committee</t>
+          <t>plagiarism</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1150">
       <c r="A1150" s="1" t="inlineStr">
         <is>
-          <t>plaatsvervangend voorzitter</t>
+          <t>planning en voorbereiding</t>
         </is>
       </c>
       <c r="B1150" s="1" t="inlineStr">
         <is>
-          <t>Deputy Chairman</t>
+          <t>planning and preparation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1151">
       <c r="A1151" s="1" t="inlineStr">
         <is>
-          <t>plagiaat</t>
+          <t>Plexus</t>
         </is>
       </c>
       <c r="B1151" s="1" t="inlineStr">
         <is>
-          <t>plagiarism</t>
+          <t>Plexus Student Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1152">
       <c r="A1152" s="1" t="inlineStr">
         <is>
-          <t>planning en voorbereiding</t>
+          <t>plichtsverzuim</t>
         </is>
       </c>
       <c r="B1152" s="1" t="inlineStr">
         <is>
-          <t>planning and preparation</t>
+          <t>neglect of duty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1153">
       <c r="A1153" s="1" t="inlineStr">
         <is>
-          <t>Plexus</t>
+          <t>polikliniek</t>
         </is>
       </c>
       <c r="B1153" s="1" t="inlineStr">
         <is>
-          <t>Plexus Student Centre</t>
+          <t>outpatients' clinic</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1154">
       <c r="A1154" s="1" t="inlineStr">
         <is>
-          <t>plichtsverzuim</t>
+          <t>populariserend</t>
         </is>
       </c>
       <c r="B1154" s="1" t="inlineStr">
         <is>
-          <t>neglect of duty</t>
+          <t>outreach; mainstream</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1155">
       <c r="A1155" s="1" t="inlineStr">
         <is>
-          <t>polikliniek</t>
+          <t>portier</t>
         </is>
       </c>
       <c r="B1155" s="1" t="inlineStr">
         <is>
-          <t>outpatients' clinic</t>
+          <t>janitor; porter; concierge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1156">
       <c r="A1156" s="1" t="inlineStr">
         <is>
-          <t>populariserend</t>
+          <t>portiersloge</t>
         </is>
       </c>
       <c r="B1156" s="1" t="inlineStr">
         <is>
-          <t>outreach; mainstream</t>
+          <t>porter's lodge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1157">
       <c r="A1157" s="1" t="inlineStr">
         <is>
-          <t>portier</t>
+          <t>post-academisch onderwijs</t>
         </is>
       </c>
       <c r="B1157" s="1" t="inlineStr">
         <is>
-          <t>janitor; porter; concierge</t>
+          <t>Continuing Professional Development (CPD); postgraduate education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1158">
       <c r="A1158" s="1" t="inlineStr">
         <is>
-          <t>portiersloge</t>
+          <t>Post-Academisch Onderwijs (PAO)</t>
         </is>
       </c>
       <c r="B1158" s="1" t="inlineStr">
         <is>
-          <t>porter's lodge</t>
+          <t>Continuing Professional Development (CPD); postgraduate education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1159">
       <c r="A1159" s="1" t="inlineStr">
         <is>
-          <t>post-academisch onderwijs</t>
+          <t>post-academische diploma’s</t>
         </is>
       </c>
       <c r="B1159" s="1" t="inlineStr">
         <is>
-          <t>Continuing Professional Development (CPD); postgraduate education</t>
+          <t>postgraduate degrees</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1160">
       <c r="A1160" s="1" t="inlineStr">
         <is>
-          <t>Post-Academisch Onderwijs (PAO)</t>
+          <t>post-doc (de aanstelling)</t>
         </is>
       </c>
       <c r="B1160" s="1" t="inlineStr">
         <is>
-          <t>Continuing Professional Development (CPD); postgraduate education</t>
+          <t>postdoctoral position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1161">
       <c r="A1161" s="1" t="inlineStr">
         <is>
-          <t>post-academische diploma’s</t>
+          <t>post-doc (de persoon)</t>
         </is>
       </c>
       <c r="B1161" s="1" t="inlineStr">
         <is>
-          <t>postgraduate degrees</t>
+          <t>postdoctoral researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1162">
       <c r="A1162" s="1" t="inlineStr">
         <is>
-          <t>post-doc (de aanstelling)</t>
+          <t>post-propedeutisch</t>
         </is>
       </c>
       <c r="B1162" s="1" t="inlineStr">
         <is>
-          <t>postdoctoral position</t>
+          <t>relating to the second and third years of the bachelor's programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1163">
       <c r="A1163" s="1" t="inlineStr">
         <is>
-          <t>post-doc (de persoon)</t>
+          <t>postacademisch</t>
         </is>
       </c>
       <c r="B1163" s="1" t="inlineStr">
         <is>
-          <t>postdoctoral researcher</t>
+          <t>postgraduate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1164">
       <c r="A1164" s="1" t="inlineStr">
         <is>
-          <t>post-propedeutisch</t>
+          <t>postdoc</t>
         </is>
       </c>
       <c r="B1164" s="1" t="inlineStr">
         <is>
-          <t>relating to the second and third years of the bachelor's programme</t>
+          <t>postdoctoral (adj); postdoc (n)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1165">
       <c r="A1165" s="1" t="inlineStr">
         <is>
-          <t>postacademisch</t>
+          <t>postdoc-onderzoeker</t>
         </is>
       </c>
       <c r="B1165" s="1" t="inlineStr">
         <is>
-          <t>postgraduate</t>
+          <t>postdoctoral researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1166">
       <c r="A1166" s="1" t="inlineStr">
         <is>
-          <t>postdoc</t>
+          <t>postdoctorale opleiding</t>
         </is>
       </c>
       <c r="B1166" s="1" t="inlineStr">
         <is>
-          <t>postdoctoral (adj); postdoc (n)</t>
+          <t>postgraduate programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1167">
       <c r="A1167" s="1" t="inlineStr">
         <is>
-          <t>postdoc-onderzoeker</t>
+          <t>postvak</t>
         </is>
       </c>
       <c r="B1167" s="1" t="inlineStr">
         <is>
-          <t>postdoctoral researcher</t>
+          <t>pigeonhole</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1168">
       <c r="A1168" s="1" t="inlineStr">
         <is>
-          <t>postdoctorale opleiding</t>
+          <t>practicum</t>
         </is>
       </c>
       <c r="B1168" s="1" t="inlineStr">
         <is>
-          <t>postgraduate programme</t>
+          <t>lab session; practical</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1169">
       <c r="A1169" s="1" t="inlineStr">
         <is>
-          <t>postvak</t>
+          <t>practicum (als tentamen)</t>
         </is>
       </c>
       <c r="B1169" s="1" t="inlineStr">
         <is>
-          <t>pigeonhole</t>
+          <t>practical</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1170">
       <c r="A1170" s="1" t="inlineStr">
         <is>
-          <t>practicum</t>
+          <t>praeses (v.e. vereniging)</t>
         </is>
       </c>
       <c r="B1170" s="1" t="inlineStr">
         <is>
-          <t>lab session; practical</t>
+          <t>president</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1171">
       <c r="A1171" s="1" t="inlineStr">
         <is>
-          <t>practicum (als tentamen)</t>
+          <t>praktische oefening</t>
         </is>
       </c>
       <c r="B1171" s="1" t="inlineStr">
         <is>
-          <t>practical</t>
+          <t>practical assignment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1172">
       <c r="A1172" s="1" t="inlineStr">
         <is>
-          <t>praeses (v.e. vereniging)</t>
+          <t>presentatie</t>
         </is>
       </c>
       <c r="B1172" s="1" t="inlineStr">
         <is>
-          <t>president</t>
+          <t>presentation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1173">
       <c r="A1173" s="1" t="inlineStr">
         <is>
-          <t>praktische oefening</t>
+          <t>prestatiebekostiging</t>
         </is>
       </c>
       <c r="B1173" s="1" t="inlineStr">
         <is>
-          <t>practical assignment</t>
+          <t>performance-related funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1174">
       <c r="A1174" s="1" t="inlineStr">
         <is>
-          <t>presentatie</t>
+          <t>prestatiebeurs</t>
         </is>
       </c>
       <c r="B1174" s="1" t="inlineStr">
         <is>
-          <t>presentation</t>
+          <t>performance-related grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1175">
       <c r="A1175" s="1" t="inlineStr">
         <is>
-          <t>prestatiebekostiging</t>
+          <t>privacyregeling</t>
         </is>
       </c>
       <c r="B1175" s="1" t="inlineStr">
         <is>
-          <t>performance-related funding</t>
+          <t>privacy regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1176">
       <c r="A1176" s="1" t="inlineStr">
         <is>
-          <t>prestatiebeurs</t>
+          <t>privatissimum</t>
         </is>
       </c>
       <c r="B1176" s="1" t="inlineStr">
         <is>
-          <t>performance-related grant</t>
+          <t>private lecture (series)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1177">
       <c r="A1177" s="1" t="inlineStr">
         <is>
-          <t>privacyregeling</t>
+          <t>proefcollege</t>
         </is>
       </c>
       <c r="B1177" s="1" t="inlineStr">
         <is>
-          <t>privacy regulations</t>
+          <t>trial lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1178">
       <c r="A1178" s="1" t="inlineStr">
         <is>
-          <t>privatissimum</t>
+          <t>proefschrift</t>
         </is>
       </c>
       <c r="B1178" s="1" t="inlineStr">
         <is>
-          <t>private lecture (series)</t>
+          <t>dissertation; PhD dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1179">
       <c r="A1179" s="1" t="inlineStr">
         <is>
-          <t>proefcollege</t>
+          <t>proefstuderen</t>
         </is>
       </c>
       <c r="B1179" s="1" t="inlineStr">
         <is>
-          <t>trial lecture</t>
+          <t>experience days</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1180">
       <c r="A1180" s="1" t="inlineStr">
         <is>
-          <t>proefschrift</t>
+          <t>proeftijd</t>
         </is>
       </c>
       <c r="B1180" s="1" t="inlineStr">
         <is>
-          <t>dissertation; PhD dissertation</t>
+          <t>probationary period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1181">
       <c r="A1181" s="1" t="inlineStr">
         <is>
-          <t>proefstuderen</t>
+          <t>professor (in)</t>
         </is>
       </c>
       <c r="B1181" s="1" t="inlineStr">
         <is>
-          <t>experience days</t>
+          <t>professor (of)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1182">
       <c r="A1182" s="1" t="inlineStr">
         <is>
-          <t>proeftijd</t>
+          <t>profiel (in voortgezet onderwijs)</t>
         </is>
       </c>
       <c r="B1182" s="1" t="inlineStr">
         <is>
-          <t>probationary period</t>
+          <t>subject cluster</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1183">
       <c r="A1183" s="1" t="inlineStr">
         <is>
-          <t>professor (in)</t>
+          <t>profielschets</t>
         </is>
       </c>
       <c r="B1183" s="1" t="inlineStr">
         <is>
-          <t>professor (of)</t>
+          <t>profile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1184">
       <c r="A1184" s="1" t="inlineStr">
         <is>
-          <t>profiel (in voortgezet onderwijs)</t>
+          <t>profileren (zich)</t>
         </is>
       </c>
       <c r="B1184" s="1" t="inlineStr">
         <is>
-          <t>subject cluster</t>
+          <t>distinguish oneself</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1185">
       <c r="A1185" s="1" t="inlineStr">
         <is>
-          <t>profielschets</t>
+          <t>profilering</t>
         </is>
       </c>
       <c r="B1185" s="1" t="inlineStr">
         <is>
-          <t>profile</t>
+          <t>positioning</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1186">
       <c r="A1186" s="1" t="inlineStr">
         <is>
-          <t>profileren (zich)</t>
+          <t>programma</t>
         </is>
       </c>
       <c r="B1186" s="1" t="inlineStr">
         <is>
-          <t>distinguish oneself</t>
+          <t>programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1187">
       <c r="A1187" s="1" t="inlineStr">
         <is>
-          <t>profilering</t>
+          <t>programma-aanbod</t>
         </is>
       </c>
       <c r="B1187" s="1" t="inlineStr">
         <is>
-          <t>positioning</t>
+          <t>courses offered; range of programmes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1188">
       <c r="A1188" s="1" t="inlineStr">
         <is>
-          <t>programma</t>
+          <t>projectleider</t>
         </is>
       </c>
       <c r="B1188" s="1" t="inlineStr">
         <is>
-          <t>programme</t>
+          <t>project leader</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1189">
       <c r="A1189" s="1" t="inlineStr">
         <is>
-          <t>programma-aanbod</t>
+          <t>projectvoorstel</t>
         </is>
       </c>
       <c r="B1189" s="1" t="inlineStr">
         <is>
-          <t>courses offered; range of programmes</t>
+          <t>project proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1190">
       <c r="A1190" s="1" t="inlineStr">
         <is>
-          <t>projectleider</t>
+          <t>promoter</t>
         </is>
       </c>
       <c r="B1190" s="1" t="inlineStr">
         <is>
-          <t>project leader</t>
+          <t>PhD supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1191">
       <c r="A1191" s="1" t="inlineStr">
         <is>
-          <t>projectvoorstel</t>
+          <t>promotie (de bezigheid)</t>
         </is>
       </c>
       <c r="B1191" s="1" t="inlineStr">
         <is>
-          <t>project proposal</t>
+          <t>preparation of a doctorate; studying for a PhD</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1192">
       <c r="A1192" s="1" t="inlineStr">
         <is>
-          <t>promoter</t>
+          <t>promotie (de ceremonie)</t>
         </is>
       </c>
       <c r="B1192" s="1" t="inlineStr">
         <is>
-          <t>PhD supervisor</t>
+          <t>conferral of a PhD; obtaining a PhD; doctoral defence; viva (voce)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1193">
       <c r="A1193" s="1" t="inlineStr">
         <is>
-          <t>promotie (de bezigheid)</t>
+          <t>promotiecommissie</t>
         </is>
       </c>
       <c r="B1193" s="1" t="inlineStr">
         <is>
-          <t>preparation of a doctorate; studying for a PhD</t>
+          <t>PhD committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1194">
       <c r="A1194" s="1" t="inlineStr">
         <is>
-          <t>promotie (de ceremonie)</t>
+          <t>Promotiedatum</t>
         </is>
       </c>
       <c r="B1194" s="1" t="inlineStr">
         <is>
-          <t>conferral of a PhD; obtaining a PhD; doctoral defence; viva (voce)</t>
+          <t>PhD defence on [date]; [name] will defend his/her/their dissertation on [date]; date of PhD award; PhD awarded on [date]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1195">
       <c r="A1195" s="1" t="inlineStr">
         <is>
-          <t>promotiecommissie</t>
+          <t>promotieonderzoek</t>
         </is>
       </c>
       <c r="B1195" s="1" t="inlineStr">
         <is>
-          <t>PhD committee</t>
+          <t>PhD research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1196">
       <c r="A1196" s="1" t="inlineStr">
         <is>
-          <t>Promotiedatum</t>
+          <t>promotieplaats</t>
         </is>
       </c>
       <c r="B1196" s="1" t="inlineStr">
         <is>
-          <t>PhD defence on [date]; [name] will defend his/her/their dissertation on [date]; date of PhD award; PhD awarded on [date]</t>
+          <t>PhD position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1197">
       <c r="A1197" s="1" t="inlineStr">
         <is>
-          <t>promotieonderzoek</t>
+          <t>promotieplechtigheid</t>
         </is>
       </c>
       <c r="B1197" s="1" t="inlineStr">
         <is>
-          <t>PhD research</t>
+          <t>PhD ceremony</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1198">
       <c r="A1198" s="1" t="inlineStr">
         <is>
-          <t>promotieplaats</t>
+          <t>promotieproject</t>
         </is>
       </c>
       <c r="B1198" s="1" t="inlineStr">
         <is>
-          <t>PhD position</t>
+          <t>PhD project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1199">
       <c r="A1199" s="1" t="inlineStr">
         <is>
-          <t>promotieplechtigheid</t>
+          <t>promotiereglement</t>
         </is>
       </c>
       <c r="B1199" s="1" t="inlineStr">
         <is>
-          <t>PhD ceremony</t>
+          <t>PhD Regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1200">
       <c r="A1200" s="1" t="inlineStr">
         <is>
-          <t>promotieproject</t>
+          <t>promotor(es)</t>
         </is>
       </c>
       <c r="B1200" s="1" t="inlineStr">
         <is>
-          <t>PhD project</t>
+          <t>PhD supervisor(s)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1201">
       <c r="A1201" s="1" t="inlineStr">
         <is>
-          <t>promotiereglement</t>
+          <t>promovendus</t>
         </is>
       </c>
       <c r="B1201" s="1" t="inlineStr">
         <is>
-          <t>PhD Regulations</t>
+          <t>PhD candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1202">
       <c r="A1202" s="1" t="inlineStr">
         <is>
-          <t>promotor(es)</t>
+          <t>promoveren (de bezigheid)</t>
         </is>
       </c>
       <c r="B1202" s="1" t="inlineStr">
         <is>
-          <t>PhD supervisor(s)</t>
+          <t>to study for a doctorate / PhD</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1203">
       <c r="A1203" s="1" t="inlineStr">
         <is>
-          <t>promovendus</t>
+          <t>promoveren (de ceremonie)</t>
         </is>
       </c>
       <c r="B1203" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate</t>
+          <t>to obtain a PhD; to defend one's PhD; viva (voce)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1204">
       <c r="A1204" s="1" t="inlineStr">
         <is>
-          <t>promoveren (de bezigheid)</t>
+          <t>propedeuse</t>
         </is>
       </c>
       <c r="B1204" s="1" t="inlineStr">
         <is>
-          <t>to study for a doctorate / PhD</t>
+          <t>first year; propaedeuse</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1205">
       <c r="A1205" s="1" t="inlineStr">
         <is>
-          <t>promoveren (de ceremonie)</t>
+          <t>propedeuse (diploma)</t>
         </is>
       </c>
       <c r="B1205" s="1" t="inlineStr">
         <is>
-          <t>to obtain a PhD; to defend one's PhD; viva (voce)</t>
+          <t>first-year diploma</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1206">
       <c r="A1206" s="1" t="inlineStr">
         <is>
-          <t>propedeuse</t>
+          <t>propedeuse-examen</t>
         </is>
       </c>
       <c r="B1206" s="1" t="inlineStr">
         <is>
-          <t>first year; propaedeuse</t>
+          <t>first-year examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1207">
       <c r="A1207" s="1" t="inlineStr">
         <is>
-          <t>propedeuse (diploma)</t>
+          <t>propedeuseverklaring</t>
         </is>
       </c>
       <c r="B1207" s="1" t="inlineStr">
         <is>
-          <t>first-year diploma</t>
+          <t>first-year statement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1208">
       <c r="A1208" s="1" t="inlineStr">
         <is>
-          <t>propedeuse-examen</t>
+          <t>propedeutisch diploma/getuigschrift</t>
         </is>
       </c>
       <c r="B1208" s="1" t="inlineStr">
         <is>
-          <t>first-year examination</t>
+          <t>first-year certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1209">
       <c r="A1209" s="1" t="inlineStr">
         <is>
-          <t>propedeuseverklaring</t>
+          <t>propedeutische fase</t>
         </is>
       </c>
       <c r="B1209" s="1" t="inlineStr">
         <is>
-          <t>first-year statement</t>
+          <t>propaedeuse</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1210">
       <c r="A1210" s="1" t="inlineStr">
         <is>
-          <t>propedeutisch diploma/getuigschrift</t>
+          <t>PZ (personeelszaken (de afdeling))</t>
         </is>
       </c>
       <c r="B1210" s="1" t="inlineStr">
         <is>
-          <t>first-year certificate</t>
+          <t>Human Resources Department; HR Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1211">
       <c r="A1211" s="1" t="inlineStr">
         <is>
-          <t>propedeutische fase</t>
+          <t>R&amp;O (Resultaat- en Ontwikkeling)</t>
         </is>
       </c>
       <c r="B1211" s="1" t="inlineStr">
         <is>
-          <t>propaedeuse</t>
+          <t>P&amp;D (Performance &amp; Development)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1212">
       <c r="A1212" s="1" t="inlineStr">
         <is>
-          <t>PZ (personeelszaken (de afdeling))</t>
+          <t>Raad van Advies</t>
         </is>
       </c>
       <c r="B1212" s="1" t="inlineStr">
         <is>
-          <t>Human Resources Department; HR Department</t>
+          <t>Advisory Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1213">
       <c r="A1213" s="1" t="inlineStr">
         <is>
-          <t>R&amp;O (Resultaat- en Ontwikkeling)</t>
+          <t>Raad van Decanen (RvD)</t>
         </is>
       </c>
       <c r="B1213" s="1" t="inlineStr">
         <is>
-          <t>P&amp;D (Performance &amp; Development)</t>
+          <t>Board of Deans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1214">
       <c r="A1214" s="1" t="inlineStr">
         <is>
-          <t>Raad van Advies</t>
+          <t>Raad van Toezicht (RvT)</t>
         </is>
       </c>
       <c r="B1214" s="1" t="inlineStr">
         <is>
-          <t>Advisory Board</t>
+          <t>Board of Governors</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1215">
       <c r="A1215" s="1" t="inlineStr">
         <is>
-          <t>Raad van Decanen (RvD)</t>
+          <t>Rechtsgeleerdheid</t>
         </is>
       </c>
       <c r="B1215" s="1" t="inlineStr">
         <is>
-          <t>Board of Deans</t>
+          <t>Law</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1216">
       <c r="A1216" s="1" t="inlineStr">
         <is>
-          <t>Raad van Toezicht (RvT)</t>
+          <t>rechtspositionele consequenties</t>
         </is>
       </c>
       <c r="B1216" s="1" t="inlineStr">
         <is>
-          <t>Board of Governors</t>
+          <t>consequences for the legal position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1217">
       <c r="A1217" s="1" t="inlineStr">
         <is>
-          <t>Rechtsgeleerdheid</t>
+          <t>Rechtswinkel</t>
         </is>
       </c>
       <c r="B1217" s="1" t="inlineStr">
         <is>
-          <t>Law</t>
+          <t>legal advice bureau</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1218">
       <c r="A1218" s="1" t="inlineStr">
         <is>
-          <t>rechtspositionele consequenties</t>
+          <t>Rector Magnificus</t>
         </is>
       </c>
       <c r="B1218" s="1" t="inlineStr">
         <is>
-          <t>consequences for the legal position</t>
+          <t>Rector Magnificus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1219">
       <c r="A1219" s="1" t="inlineStr">
         <is>
-          <t>Rechtswinkel</t>
+          <t>rectorencollege</t>
         </is>
       </c>
       <c r="B1219" s="1" t="inlineStr">
         <is>
-          <t>legal advice bureau</t>
+          <t>Council of University Rectors</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1220">
       <c r="A1220" s="1" t="inlineStr">
         <is>
-          <t>Rector Magnificus</t>
+          <t>referaat</t>
         </is>
       </c>
       <c r="B1220" s="1" t="inlineStr">
         <is>
-          <t>Rector Magnificus</t>
+          <t>talk; presentation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1221">
       <c r="A1221" s="1" t="inlineStr">
         <is>
-          <t>rectorencollege</t>
+          <t>referent</t>
         </is>
       </c>
       <c r="B1221" s="1" t="inlineStr">
         <is>
-          <t>Council of University Rectors</t>
+          <t>referee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1222">
       <c r="A1222" s="1" t="inlineStr">
         <is>
-          <t>referaat</t>
+          <t>referentie (schriftelijk)</t>
         </is>
       </c>
       <c r="B1222" s="1" t="inlineStr">
         <is>
-          <t>talk; presentation</t>
+          <t>letter of recommendation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1223">
       <c r="A1223" s="1" t="inlineStr">
         <is>
-          <t>referent</t>
+          <t>regeling</t>
         </is>
       </c>
       <c r="B1223" s="1" t="inlineStr">
         <is>
-          <t>referee</t>
+          <t>regulation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1224">
       <c r="A1224" s="1" t="inlineStr">
         <is>
-          <t>referentie (schriftelijk)</t>
+          <t>Regels en richtlijnen voor de examens</t>
         </is>
       </c>
       <c r="B1224" s="1" t="inlineStr">
         <is>
-          <t>letter of recommendation</t>
+          <t>Examination Rules and Regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1225">
       <c r="A1225" s="1" t="inlineStr">
         <is>
-          <t>regeling</t>
+          <t>reglement</t>
         </is>
       </c>
       <c r="B1225" s="1" t="inlineStr">
         <is>
-          <t>regulation</t>
+          <t>regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1226">
       <c r="A1226" s="1" t="inlineStr">
         <is>
-          <t>Regels en richtlijnen voor de examens</t>
+          <t>Reglement van Orde</t>
         </is>
       </c>
       <c r="B1226" s="1" t="inlineStr">
         <is>
-          <t>Examination Rules and Regulations</t>
+          <t>Procedural Regulations; Rules of Procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1227">
       <c r="A1227" s="1" t="inlineStr">
         <is>
-          <t>reglement</t>
+          <t>reis- en verblijfskosten</t>
         </is>
       </c>
       <c r="B1227" s="1" t="inlineStr">
         <is>
-          <t>regulations</t>
+          <t>travel and accommodation expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1228">
       <c r="A1228" s="1" t="inlineStr">
         <is>
-          <t>Reglement van Orde</t>
+          <t>reisbeurs</t>
         </is>
       </c>
       <c r="B1228" s="1" t="inlineStr">
         <is>
-          <t>Procedural Regulations; Rules of Procedure</t>
+          <t>travel grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1229">
       <c r="A1229" s="1" t="inlineStr">
         <is>
-          <t>reis- en verblijfskosten</t>
+          <t>reorganisatie</t>
         </is>
       </c>
       <c r="B1229" s="1" t="inlineStr">
         <is>
-          <t>travel and accommodation expenses</t>
+          <t>restructuring (scheme)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1230">
       <c r="A1230" s="1" t="inlineStr">
         <is>
-          <t>reisbeurs</t>
+          <t>reserves (bestemde)</t>
         </is>
       </c>
       <c r="B1230" s="1" t="inlineStr">
         <is>
-          <t>travel grant</t>
+          <t>provisions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1231">
       <c r="A1231" s="1" t="inlineStr">
         <is>
-          <t>reorganisatie</t>
+          <t>responsiecollege</t>
         </is>
       </c>
       <c r="B1231" s="1" t="inlineStr">
         <is>
-          <t>restructuring (scheme)</t>
+          <t>tutorial</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1232">
       <c r="A1232" s="1" t="inlineStr">
         <is>
-          <t>reserves (bestemde)</t>
+          <t>resultaat- en ontwikkelingsgesprek (R&amp;O-gesprek)</t>
         </is>
       </c>
       <c r="B1232" s="1" t="inlineStr">
         <is>
-          <t>provisions</t>
+          <t>Performance and Development Interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1233">
       <c r="A1233" s="1" t="inlineStr">
         <is>
-          <t>responsiecollege</t>
+          <t>resultaatgebied</t>
         </is>
       </c>
       <c r="B1233" s="1" t="inlineStr">
         <is>
-          <t>tutorial</t>
+          <t>performance area</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1234">
       <c r="A1234" s="1" t="inlineStr">
         <is>
-          <t>resultaat- en ontwikkelingsgesprek (R&amp;O-gesprek)</t>
+          <t>resultaatsverplichting</t>
         </is>
       </c>
       <c r="B1234" s="1" t="inlineStr">
         <is>
-          <t>Performance and Development Interview</t>
+          <t>performance requirement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1235">
       <c r="A1235" s="1" t="inlineStr">
         <is>
-          <t>resultaatgebied</t>
+          <t>richtlijnen</t>
         </is>
       </c>
       <c r="B1235" s="1" t="inlineStr">
         <is>
-          <t>performance area</t>
+          <t>guidelines; directives</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1236">
       <c r="A1236" s="1" t="inlineStr">
         <is>
-          <t>resultaatsverplichting</t>
+          <t>rijksbijdrage</t>
         </is>
       </c>
       <c r="B1236" s="1" t="inlineStr">
         <is>
-          <t>performance requirement</t>
+          <t>government contribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1237">
       <c r="A1237" s="1" t="inlineStr">
         <is>
-          <t>richtlijnen</t>
+          <t>roepnaam</t>
         </is>
       </c>
       <c r="B1237" s="1" t="inlineStr">
         <is>
-          <t>guidelines; directives</t>
+          <t>preferred name (NB 'roepnaam' can also be translated as nickname. A nickname is: 'A familiar or humorous name given to a person or thing' (Lexico). If you are asking for someone's 'roepnaam' on a form, use 'preferred name' as the English translation.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1238">
       <c r="A1238" s="1" t="inlineStr">
         <is>
-          <t>rijksbijdrage</t>
+          <t>ROG</t>
         </is>
       </c>
       <c r="B1238" s="1" t="inlineStr">
         <is>
-          <t>government contribution</t>
+          <t>Performance and Development Interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1239">
       <c r="A1239" s="1" t="inlineStr">
         <is>
-          <t>roepnaam</t>
+          <t>rondvraag</t>
         </is>
       </c>
       <c r="B1239" s="1" t="inlineStr">
         <is>
-          <t>preferred name (NB 'roepnaam' can also be translated as nickname. A nickname is: 'A familiar or humorous name given to a person or thing' (Lexico). If you are asking for someone's 'roepnaam' on a form, use 'preferred name' as the English translation.)</t>
+          <t>any other business (a.o.b.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1240">
       <c r="A1240" s="1" t="inlineStr">
         <is>
-          <t>ROG</t>
+          <t>rooster</t>
         </is>
       </c>
       <c r="B1240" s="1" t="inlineStr">
         <is>
-          <t>Performance and Development Interview</t>
+          <t>timetable</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1241">
       <c r="A1241" s="1" t="inlineStr">
         <is>
-          <t>rondvraag</t>
+          <t>salaris</t>
         </is>
       </c>
       <c r="B1241" s="1" t="inlineStr">
         <is>
-          <t>any other business (a.o.b.)</t>
+          <t>salary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1242">
       <c r="A1242" s="1" t="inlineStr">
         <is>
-          <t>rooster</t>
+          <t>salarisschaal</t>
         </is>
       </c>
       <c r="B1242" s="1" t="inlineStr">
         <is>
-          <t>timetable</t>
+          <t>incremental salary scale; salary scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1243">
       <c r="A1243" s="1" t="inlineStr">
         <is>
-          <t>salaris</t>
+          <t>salarisspecificatie</t>
         </is>
       </c>
       <c r="B1243" s="1" t="inlineStr">
         <is>
-          <t>salary</t>
+          <t>salary statement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1244">
       <c r="A1244" s="1" t="inlineStr">
         <is>
-          <t>salarisschaal</t>
+          <t>samenwerking</t>
         </is>
       </c>
       <c r="B1244" s="1" t="inlineStr">
         <is>
-          <t>incremental salary scale; salary scale</t>
+          <t>cooperation; collaboration; partnership</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1245">
       <c r="A1245" s="1" t="inlineStr">
         <is>
-          <t>salarisspecificatie</t>
+          <t>samenwerkingsprogramma</t>
         </is>
       </c>
       <c r="B1245" s="1" t="inlineStr">
         <is>
-          <t>salary statement</t>
+          <t>joint programme; partnership programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1246">
       <c r="A1246" s="1" t="inlineStr">
         <is>
-          <t>samenwerking</t>
+          <t>samenwerkingsverband</t>
         </is>
       </c>
       <c r="B1246" s="1" t="inlineStr">
         <is>
-          <t>cooperation; collaboration; partnership</t>
+          <t>partnership; collaboration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1247">
       <c r="A1247" s="1" t="inlineStr">
         <is>
-          <t>samenwerkingsprogramma</t>
+          <t>schakeljaar</t>
         </is>
       </c>
       <c r="B1247" s="1" t="inlineStr">
         <is>
-          <t>joint programme; partnership programme</t>
+          <t>pre-master's year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1248">
       <c r="A1248" s="1" t="inlineStr">
         <is>
-          <t>samenwerkingsverband</t>
+          <t>schakelprogramma</t>
         </is>
       </c>
       <c r="B1248" s="1" t="inlineStr">
         <is>
-          <t>partnership; collaboration</t>
+          <t>preparatory programme; bridging programme; pre-master's programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1249">
       <c r="A1249" s="1" t="inlineStr">
         <is>
-          <t>schakeljaar</t>
+          <t>scholier</t>
         </is>
       </c>
       <c r="B1249" s="1" t="inlineStr">
         <is>
-          <t>pre-master's year</t>
+          <t>pupil</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1250">
       <c r="A1250" s="1" t="inlineStr">
         <is>
-          <t>schakelprogramma</t>
+          <t>scholing</t>
         </is>
       </c>
       <c r="B1250" s="1" t="inlineStr">
         <is>
-          <t>preparatory programme; bridging programme; pre-master's programme</t>
+          <t>education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1251">
       <c r="A1251" s="1" t="inlineStr">
         <is>
-          <t>scholier</t>
+          <t>schriftelijk examen</t>
         </is>
       </c>
       <c r="B1251" s="1" t="inlineStr">
         <is>
-          <t>pupil</t>
+          <t>written examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1252">
       <c r="A1252" s="1" t="inlineStr">
         <is>
-          <t>scholing</t>
+          <t>schriftelijke toets</t>
         </is>
       </c>
       <c r="B1252" s="1" t="inlineStr">
         <is>
-          <t>education</t>
+          <t>written test</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1253">
       <c r="A1253" s="1" t="inlineStr">
         <is>
-          <t>schriftelijk examen</t>
+          <t>schrijfopdracht</t>
         </is>
       </c>
       <c r="B1253" s="1" t="inlineStr">
         <is>
-          <t>written examination</t>
+          <t>written assignment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1254">
       <c r="A1254" s="1" t="inlineStr">
         <is>
-          <t>schriftelijke toets</t>
+          <t>scriptie</t>
         </is>
       </c>
       <c r="B1254" s="1" t="inlineStr">
         <is>
-          <t>written test</t>
+          <t>thesis; bachelor's thesis; master's thesis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1255">
       <c r="A1255" s="1" t="inlineStr">
         <is>
-          <t>schrijfopdracht</t>
+          <t>scriptieatelier</t>
         </is>
       </c>
       <c r="B1255" s="1" t="inlineStr">
         <is>
-          <t>written assignment</t>
+          <t>thesis lab</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1256">
       <c r="A1256" s="1" t="inlineStr">
         <is>
-          <t>scriptie</t>
+          <t>scriptiebegeleider</t>
         </is>
       </c>
       <c r="B1256" s="1" t="inlineStr">
         <is>
-          <t>thesis; bachelor's thesis; master's thesis</t>
+          <t>thesis supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1257">
       <c r="A1257" s="1" t="inlineStr">
         <is>
-          <t>scriptieatelier</t>
+          <t>secretariaat</t>
         </is>
       </c>
       <c r="B1257" s="1" t="inlineStr">
         <is>
-          <t>thesis lab</t>
+          <t>department office; institute office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1258">
       <c r="A1258" s="1" t="inlineStr">
         <is>
-          <t>scriptiebegeleider</t>
+          <t>seksueel grensoverschrijdend gedrag</t>
         </is>
       </c>
       <c r="B1258" s="1" t="inlineStr">
         <is>
-          <t>thesis supervisor</t>
+          <t>sexual misconduct and harassment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1259">
       <c r="A1259" s="1" t="inlineStr">
         <is>
-          <t>secretariaat</t>
+          <t>selectie aan de poort</t>
         </is>
       </c>
       <c r="B1259" s="1" t="inlineStr">
         <is>
-          <t>department office; institute office</t>
+          <t>selective intake; selection for admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1260">
       <c r="A1260" s="1" t="inlineStr">
         <is>
-          <t>seksueel grensoverschrijdend gedrag</t>
+          <t>selectieve instroom</t>
         </is>
       </c>
       <c r="B1260" s="1" t="inlineStr">
         <is>
-          <t>sexual misconduct and harassment</t>
+          <t>selective intake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1261">
       <c r="A1261" s="1" t="inlineStr">
         <is>
-          <t>selectie aan de poort</t>
+          <t>semester</t>
         </is>
       </c>
       <c r="B1261" s="1" t="inlineStr">
         <is>
-          <t>selective intake; selection for admission</t>
+          <t>semester</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1262">
       <c r="A1262" s="1" t="inlineStr">
         <is>
-          <t>selectieve instroom</t>
+          <t>seminar (voor vakgenoten)</t>
         </is>
       </c>
       <c r="B1262" s="1" t="inlineStr">
         <is>
-          <t>selective intake</t>
+          <t>symposium; colloquium</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1263">
       <c r="A1263" s="1" t="inlineStr">
         <is>
-          <t>semester</t>
+          <t>senaat</t>
         </is>
       </c>
       <c r="B1263" s="1" t="inlineStr">
         <is>
-          <t>semester</t>
+          <t>senate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1264">
       <c r="A1264" s="1" t="inlineStr">
         <is>
-          <t>seminar (voor vakgenoten)</t>
+          <t>senaatskamer</t>
         </is>
       </c>
       <c r="B1264" s="1" t="inlineStr">
         <is>
-          <t>symposium; colloquium</t>
+          <t>senate room; chamber</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1265">
       <c r="A1265" s="1" t="inlineStr">
         <is>
-          <t>senaat</t>
+          <t>situatie op de arbeidsmarkt</t>
         </is>
       </c>
       <c r="B1265" s="1" t="inlineStr">
         <is>
-          <t>senate</t>
+          <t>employment situation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1266">
       <c r="A1266" s="1" t="inlineStr">
         <is>
-          <t>senaatskamer</t>
+          <t>slagen (voor een examen)</t>
         </is>
       </c>
       <c r="B1266" s="1" t="inlineStr">
         <is>
-          <t>senate room; chamber</t>
+          <t>to pass (an exam)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1267">
       <c r="A1267" s="1" t="inlineStr">
         <is>
-          <t>situatie op de arbeidsmarkt</t>
+          <t>sociale veiligheid</t>
         </is>
       </c>
       <c r="B1267" s="1" t="inlineStr">
         <is>
-          <t>employment situation</t>
+          <t>dignity and respect (NB the term 'social safety' is often used in a Dutch context but isn't commonly used outside the Netherlands.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1268">
       <c r="A1268" s="1" t="inlineStr">
         <is>
-          <t>slagen (voor een examen)</t>
+          <t>sollicitant</t>
         </is>
       </c>
       <c r="B1268" s="1" t="inlineStr">
         <is>
-          <t>to pass (an exam)</t>
+          <t>applicant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1269">
       <c r="A1269" s="1" t="inlineStr">
         <is>
-          <t>sociale veiligheid</t>
+          <t>sollicitatie</t>
         </is>
       </c>
       <c r="B1269" s="1" t="inlineStr">
         <is>
-          <t>dignity and respect (NB the term 'social safety' is often used in a Dutch context but isn't commonly used outside the Netherlands.)</t>
+          <t>application</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1270">
       <c r="A1270" s="1" t="inlineStr">
         <is>
-          <t>sollicitant</t>
+          <t>sollicitatiegesprek</t>
         </is>
       </c>
       <c r="B1270" s="1" t="inlineStr">
         <is>
-          <t>applicant</t>
+          <t>interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1271">
       <c r="A1271" s="1" t="inlineStr">
         <is>
-          <t>sollicitatie</t>
+          <t>solliciteren (naar)</t>
         </is>
       </c>
       <c r="B1271" s="1" t="inlineStr">
         <is>
-          <t>application</t>
+          <t>to apply (for)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1272">
       <c r="A1272" s="1" t="inlineStr">
         <is>
-          <t>sollicitatiegesprek</t>
+          <t>specialisatie</t>
         </is>
       </c>
       <c r="B1272" s="1" t="inlineStr">
         <is>
-          <t>interview</t>
+          <t>specialisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1273">
       <c r="A1273" s="1" t="inlineStr">
         <is>
-          <t>solliciteren (naar)</t>
+          <t>speerpunt</t>
         </is>
       </c>
       <c r="B1273" s="1" t="inlineStr">
         <is>
-          <t>to apply (for)</t>
+          <t>focus; priority; research priority</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1274">
       <c r="A1274" s="1" t="inlineStr">
         <is>
-          <t>specialisatie</t>
+          <t>spreekuur</t>
         </is>
       </c>
       <c r="B1274" s="1" t="inlineStr">
         <is>
-          <t>specialisation</t>
+          <t>consultation hours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1275">
       <c r="A1275" s="1" t="inlineStr">
         <is>
-          <t>speerpunt</t>
+          <t>staatsexamen</t>
         </is>
       </c>
       <c r="B1275" s="1" t="inlineStr">
         <is>
-          <t>focus; priority; research priority</t>
+          <t>state examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1276">
       <c r="A1276" s="1" t="inlineStr">
         <is>
-          <t>spreekuur</t>
+          <t>staf</t>
         </is>
       </c>
       <c r="B1276" s="1" t="inlineStr">
         <is>
-          <t>consultation hours</t>
+          <t>staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1277">
       <c r="A1277" s="1" t="inlineStr">
         <is>
-          <t>staatsexamen</t>
+          <t>staf (wetenschappelijk)</t>
         </is>
       </c>
       <c r="B1277" s="1" t="inlineStr">
         <is>
-          <t>state examination</t>
+          <t>academic staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1278">
       <c r="A1278" s="1" t="inlineStr">
         <is>
-          <t>staf</t>
+          <t>stafbureau</t>
         </is>
       </c>
       <c r="B1278" s="1" t="inlineStr">
         <is>
-          <t>staff</t>
+          <t>faculty office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1279">
       <c r="A1279" s="1" t="inlineStr">
         <is>
-          <t>staf (wetenschappelijk)</t>
+          <t>staflid</t>
         </is>
       </c>
       <c r="B1279" s="1" t="inlineStr">
         <is>
-          <t>academic staff</t>
+          <t>member of staff; staff member</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1280">
       <c r="A1280" s="1" t="inlineStr">
         <is>
-          <t>stafbureau</t>
+          <t>stage</t>
         </is>
       </c>
       <c r="B1280" s="1" t="inlineStr">
         <is>
-          <t>faculty office</t>
+          <t>work placement; internship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1281">
       <c r="A1281" s="1" t="inlineStr">
         <is>
-          <t>staflid</t>
+          <t>stage lopen</t>
         </is>
       </c>
       <c r="B1281" s="1" t="inlineStr">
         <is>
-          <t>member of staff; staff member</t>
+          <t>to do a work placement/internship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1282">
       <c r="A1282" s="1" t="inlineStr">
         <is>
-          <t>stage</t>
+          <t>stagebegeleider</t>
         </is>
       </c>
       <c r="B1282" s="1" t="inlineStr">
         <is>
-          <t>work placement; internship</t>
+          <t>work placement supervisor; internship supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1283">
       <c r="A1283" s="1" t="inlineStr">
         <is>
-          <t>stage lopen</t>
+          <t>stagedocent</t>
         </is>
       </c>
       <c r="B1283" s="1" t="inlineStr">
         <is>
-          <t>to do a work placement/internship</t>
+          <t>work placement tutor; internship tutor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1284">
       <c r="A1284" s="1" t="inlineStr">
         <is>
-          <t>stagebegeleider</t>
+          <t>stageplaats</t>
         </is>
       </c>
       <c r="B1284" s="1" t="inlineStr">
         <is>
-          <t>work placement supervisor; internship supervisor</t>
+          <t>work placement; internship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1285">
       <c r="A1285" s="1" t="inlineStr">
         <is>
-          <t>stagedocent</t>
+          <t>stagiair(e)</t>
         </is>
       </c>
       <c r="B1285" s="1" t="inlineStr">
         <is>
-          <t>work placement tutor; internship tutor</t>
+          <t>trainee; work placement student; intern</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1286">
       <c r="A1286" s="1" t="inlineStr">
         <is>
-          <t>stageplaats</t>
+          <t>stapelen (van studies)</t>
         </is>
       </c>
       <c r="B1286" s="1" t="inlineStr">
         <is>
-          <t>work placement; internship</t>
+          <t>to take one degree after another / to take two or more degrees consecutively</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1287">
       <c r="A1287" s="1" t="inlineStr">
         <is>
-          <t>stagiair(e)</t>
+          <t>startkwalificatie</t>
         </is>
       </c>
       <c r="B1287" s="1" t="inlineStr">
         <is>
-          <t>trainee; work placement student; intern</t>
+          <t>starting qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1288">
       <c r="A1288" s="1" t="inlineStr">
         <is>
-          <t>stapelen (van studies)</t>
+          <t>statuut</t>
         </is>
       </c>
       <c r="B1288" s="1" t="inlineStr">
         <is>
-          <t>to take one degree after another / to take two or more degrees consecutively</t>
+          <t>statute; charter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1289">
       <c r="A1289" s="1" t="inlineStr">
         <is>
-          <t>startkwalificatie</t>
+          <t>stelling</t>
         </is>
       </c>
       <c r="B1289" s="1" t="inlineStr">
         <is>
-          <t>starting qualification</t>
+          <t>proposition</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1290">
       <c r="A1290" s="1" t="inlineStr">
         <is>
-          <t>statuut</t>
+          <t>stellingen (bij proefschrift)</t>
         </is>
       </c>
       <c r="B1290" s="1" t="inlineStr">
         <is>
-          <t>statute; charter</t>
+          <t>propositions; postulates; supplementary propositions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1291">
       <c r="A1291" s="1" t="inlineStr">
         <is>
-          <t>stelling</t>
+          <t>stelsel</t>
         </is>
       </c>
       <c r="B1291" s="1" t="inlineStr">
         <is>
-          <t>proposition</t>
+          <t>system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1292">
       <c r="A1292" s="1" t="inlineStr">
         <is>
-          <t>stellingen (bij proefschrift)</t>
+          <t>stembureau</t>
         </is>
       </c>
       <c r="B1292" s="1" t="inlineStr">
         <is>
-          <t>propositions; postulates; supplementary propositions</t>
+          <t>elections office; polling station</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1293">
       <c r="A1293" s="1" t="inlineStr">
         <is>
-          <t>stelsel</t>
+          <t>steunpunt studiefinanciering</t>
         </is>
       </c>
       <c r="B1293" s="1" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>regional office for student grants and loans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1294">
       <c r="A1294" s="1" t="inlineStr">
         <is>
-          <t>stembureau</t>
+          <t>stichting</t>
         </is>
       </c>
       <c r="B1294" s="1" t="inlineStr">
         <is>
-          <t>elections office; polling station</t>
+          <t>foundation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1295">
       <c r="A1295" s="1" t="inlineStr">
         <is>
-          <t>steunpunt studiefinanciering</t>
+          <t>Stichting voor Vluchteling-Studenten (UAF)</t>
         </is>
       </c>
       <c r="B1295" s="1" t="inlineStr">
         <is>
-          <t>regional office for student grants and loans</t>
+          <t>Foundation for Refugee Students</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1296">
       <c r="A1296" s="1" t="inlineStr">
         <is>
-          <t>stichting</t>
+          <t>stipendium</t>
         </is>
       </c>
       <c r="B1296" s="1" t="inlineStr">
         <is>
-          <t>foundation</t>
+          <t>stipend</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1297">
       <c r="A1297" s="1" t="inlineStr">
         <is>
-          <t>Stichting voor Vluchteling-Studenten (UAF)</t>
+          <t>stoomcursus</t>
         </is>
       </c>
       <c r="B1297" s="1" t="inlineStr">
         <is>
-          <t>Foundation for Refugee Students</t>
+          <t>crash course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1298">
       <c r="A1298" s="1" t="inlineStr">
         <is>
-          <t>stipendium</t>
+          <t>storing</t>
         </is>
       </c>
       <c r="B1298" s="1" t="inlineStr">
         <is>
-          <t>stipend</t>
+          <t>malfunction; technical fault</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1299">
       <c r="A1299" s="1" t="inlineStr">
         <is>
-          <t>stoomcursus</t>
+          <t>strategisch beleid</t>
         </is>
       </c>
       <c r="B1299" s="1" t="inlineStr">
         <is>
-          <t>crash course</t>
+          <t>mission statement; strategic policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1300">
       <c r="A1300" s="1" t="inlineStr">
         <is>
-          <t>storing</t>
+          <t>strategisch plan</t>
         </is>
       </c>
       <c r="B1300" s="1" t="inlineStr">
         <is>
-          <t>malfunction; technical fault</t>
+          <t>strategic plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1301">
       <c r="A1301" s="1" t="inlineStr">
         <is>
-          <t>strategisch beleid</t>
+          <t>studeerbaarheid</t>
         </is>
       </c>
       <c r="B1301" s="1" t="inlineStr">
         <is>
-          <t>mission statement; strategic policy</t>
+          <t>study programme's feasibility from the student's point of view</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1302">
       <c r="A1302" s="1" t="inlineStr">
         <is>
-          <t>strategisch plan</t>
+          <t>studeergedrag</t>
         </is>
       </c>
       <c r="B1302" s="1" t="inlineStr">
         <is>
-          <t>strategic plan</t>
+          <t>study habits; study behaviour</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1303">
       <c r="A1303" s="1" t="inlineStr">
         <is>
-          <t>studeerbaarheid</t>
+          <t>Student en Onderwijszaken (SOZ)</t>
         </is>
       </c>
       <c r="B1303" s="1" t="inlineStr">
         <is>
-          <t>study programme's feasibility from the student's point of view</t>
+          <t>Student and Education Affairs (SEA)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1304">
       <c r="A1304" s="1" t="inlineStr">
         <is>
-          <t>studeergedrag</t>
+          <t>student-assistent</t>
         </is>
       </c>
       <c r="B1304" s="1" t="inlineStr">
         <is>
-          <t>study habits; study behaviour</t>
+          <t>student assistant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1305">
       <c r="A1305" s="1" t="inlineStr">
         <is>
-          <t>Student en Onderwijszaken (SOZ)</t>
+          <t>studentenadministratie</t>
         </is>
       </c>
       <c r="B1305" s="1" t="inlineStr">
         <is>
-          <t>Student and Education Affairs (SEA)</t>
+          <t>student administration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1306">
       <c r="A1306" s="1" t="inlineStr">
         <is>
-          <t>student-assistent</t>
+          <t>studentenbeleid</t>
         </is>
       </c>
       <c r="B1306" s="1" t="inlineStr">
         <is>
-          <t>student assistant</t>
+          <t>student policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1307">
       <c r="A1307" s="1" t="inlineStr">
         <is>
-          <t>studentenadministratie</t>
+          <t>studentencentrum Plexus</t>
         </is>
       </c>
       <c r="B1307" s="1" t="inlineStr">
         <is>
-          <t>student administration</t>
+          <t>Plexus Student Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1308">
       <c r="A1308" s="1" t="inlineStr">
         <is>
-          <t>studentenbeleid</t>
+          <t>studentencorps</t>
         </is>
       </c>
       <c r="B1308" s="1" t="inlineStr">
         <is>
-          <t>student policy</t>
+          <t>Minerva student association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1309">
       <c r="A1309" s="1" t="inlineStr">
         <is>
-          <t>studentencentrum Plexus</t>
+          <t>studentendecaan</t>
         </is>
       </c>
       <c r="B1309" s="1" t="inlineStr">
         <is>
-          <t>Plexus Student Centre</t>
+          <t>student counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1310">
       <c r="A1310" s="1" t="inlineStr">
         <is>
-          <t>studentencorps</t>
+          <t>studentenhuis</t>
         </is>
       </c>
       <c r="B1310" s="1" t="inlineStr">
         <is>
-          <t>Minerva student association</t>
+          <t>student house</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1311">
       <c r="A1311" s="1" t="inlineStr">
         <is>
-          <t>studentendecaan</t>
+          <t>studentenhuisvesting</t>
         </is>
       </c>
       <c r="B1311" s="1" t="inlineStr">
         <is>
-          <t>student counsellor</t>
+          <t>student accommodation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1312">
       <c r="A1312" s="1" t="inlineStr">
         <is>
-          <t>studentenhuis</t>
+          <t>Studenteninformatiecentrum</t>
         </is>
       </c>
       <c r="B1312" s="1" t="inlineStr">
         <is>
-          <t>student house</t>
+          <t>Student Information Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1313">
       <c r="A1313" s="1" t="inlineStr">
         <is>
-          <t>studentenhuisvesting</t>
+          <t>studenteninspraak</t>
         </is>
       </c>
       <c r="B1313" s="1" t="inlineStr">
         <is>
-          <t>student accommodation</t>
+          <t>student consultation; student participation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1314">
       <c r="A1314" s="1" t="inlineStr">
         <is>
-          <t>Studenteninformatiecentrum</t>
+          <t>studentenkaart</t>
         </is>
       </c>
       <c r="B1314" s="1" t="inlineStr">
         <is>
-          <t>Student Information Centre</t>
+          <t>student card; university ID card</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1315">
       <c r="A1315" s="1" t="inlineStr">
         <is>
-          <t>studenteninspraak</t>
+          <t>studentenkamer</t>
         </is>
       </c>
       <c r="B1315" s="1" t="inlineStr">
         <is>
-          <t>student consultation; student participation</t>
+          <t>student room</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1316">
       <c r="A1316" s="1" t="inlineStr">
         <is>
-          <t>studentenkaart</t>
+          <t>studentenleven</t>
         </is>
       </c>
       <c r="B1316" s="1" t="inlineStr">
         <is>
-          <t>student card; university ID card</t>
+          <t>student life</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1317">
       <c r="A1317" s="1" t="inlineStr">
         <is>
-          <t>studentenkamer</t>
+          <t>studentenpas</t>
         </is>
       </c>
       <c r="B1317" s="1" t="inlineStr">
         <is>
-          <t>student room</t>
+          <t>student card</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1318">
       <c r="A1318" s="1" t="inlineStr">
         <is>
-          <t>studentenleven</t>
+          <t>studentenpastoraat</t>
         </is>
       </c>
       <c r="B1318" s="1" t="inlineStr">
         <is>
-          <t>student life</t>
+          <t>chaplaincy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1319">
       <c r="A1319" s="1" t="inlineStr">
         <is>
-          <t>studentenpas</t>
+          <t>studentenpsycholoog</t>
         </is>
       </c>
       <c r="B1319" s="1" t="inlineStr">
         <is>
-          <t>student card</t>
+          <t>psychological counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1320">
       <c r="A1320" s="1" t="inlineStr">
         <is>
-          <t>studentenpastoraat</t>
+          <t>studentenraad</t>
         </is>
       </c>
       <c r="B1320" s="1" t="inlineStr">
         <is>
-          <t>chaplaincy</t>
+          <t>student council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1321">
       <c r="A1321" s="1" t="inlineStr">
         <is>
-          <t>studentenpsycholoog</t>
+          <t>studentenstatuut</t>
         </is>
       </c>
       <c r="B1321" s="1" t="inlineStr">
         <is>
-          <t>psychological counsellor</t>
+          <t>student charter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1322">
       <c r="A1322" s="1" t="inlineStr">
         <is>
-          <t>studentenraad</t>
+          <t>studentenstop</t>
         </is>
       </c>
       <c r="B1322" s="1" t="inlineStr">
         <is>
-          <t>student council</t>
+          <t>student quota</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1323">
       <c r="A1323" s="1" t="inlineStr">
         <is>
-          <t>studentenstatuut</t>
+          <t>studentenuitwisseling</t>
         </is>
       </c>
       <c r="B1323" s="1" t="inlineStr">
         <is>
-          <t>student charter</t>
+          <t>student exchange</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1324">
       <c r="A1324" s="1" t="inlineStr">
         <is>
-          <t>studentenstop</t>
+          <t>studentenuitwisselingsprogramma</t>
         </is>
       </c>
       <c r="B1324" s="1" t="inlineStr">
         <is>
-          <t>student quota</t>
+          <t>student exchange programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1325">
       <c r="A1325" s="1" t="inlineStr">
         <is>
-          <t>studentenuitwisseling</t>
+          <t>studentenvereniging (bv Minerva, SSR)</t>
         </is>
       </c>
       <c r="B1325" s="1" t="inlineStr">
         <is>
-          <t>student exchange</t>
+          <t>student club; student association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1326">
       <c r="A1326" s="1" t="inlineStr">
         <is>
-          <t>studentenuitwisselingsprogramma</t>
+          <t>studentenvoorzieningen</t>
         </is>
       </c>
       <c r="B1326" s="1" t="inlineStr">
         <is>
-          <t>student exchange programme</t>
+          <t>student facilities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1327">
       <c r="A1327" s="1" t="inlineStr">
         <is>
-          <t>studentenvereniging (bv Minerva, SSR)</t>
+          <t>studentenwelzijn</t>
         </is>
       </c>
       <c r="B1327" s="1" t="inlineStr">
         <is>
-          <t>student club; student association</t>
+          <t>student well-being</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1328">
       <c r="A1328" s="1" t="inlineStr">
         <is>
-          <t>studentenvoorzieningen</t>
+          <t>studentenwerving</t>
         </is>
       </c>
       <c r="B1328" s="1" t="inlineStr">
         <is>
-          <t>student facilities</t>
+          <t>student recruitment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1329">
       <c r="A1329" s="1" t="inlineStr">
         <is>
-          <t>studentenwelzijn</t>
+          <t>studentmentor</t>
         </is>
       </c>
       <c r="B1329" s="1" t="inlineStr">
         <is>
-          <t>student well-being</t>
+          <t>student mentor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1330">
       <c r="A1330" s="1" t="inlineStr">
         <is>
-          <t>studentenwerving</t>
+          <t>studentnummer</t>
         </is>
       </c>
       <c r="B1330" s="1" t="inlineStr">
         <is>
-          <t>student recruitment</t>
+          <t>student number</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1331">
       <c r="A1331" s="1" t="inlineStr">
         <is>
-          <t>studentmentor</t>
+          <t>Studentzaken</t>
         </is>
       </c>
       <c r="B1331" s="1" t="inlineStr">
         <is>
-          <t>student mentor</t>
+          <t>student services</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1332">
       <c r="A1332" s="1" t="inlineStr">
         <is>
-          <t>studentnummer</t>
+          <t>Studie- en Studentenondersteuning</t>
         </is>
       </c>
       <c r="B1332" s="1" t="inlineStr">
         <is>
-          <t>student number</t>
+          <t>Student Support Services</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1333">
       <c r="A1333" s="1" t="inlineStr">
         <is>
-          <t>Studentzaken</t>
+          <t>studieaanbod</t>
         </is>
       </c>
       <c r="B1333" s="1" t="inlineStr">
         <is>
-          <t>student services</t>
+          <t>courses/programmes offered</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1334">
       <c r="A1334" s="1" t="inlineStr">
         <is>
-          <t>Studie- en Studentenondersteuning</t>
+          <t>studieadvies</t>
         </is>
       </c>
       <c r="B1334" s="1" t="inlineStr">
         <is>
-          <t>Student Support Services</t>
+          <t>study advice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1335">
       <c r="A1335" s="1" t="inlineStr">
         <is>
-          <t>studieaanbod</t>
+          <t>studieadviseur</t>
         </is>
       </c>
       <c r="B1335" s="1" t="inlineStr">
         <is>
-          <t>courses/programmes offered</t>
+          <t>study adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1336">
       <c r="A1336" s="1" t="inlineStr">
         <is>
-          <t>studieadvies</t>
+          <t>studiebegeleider</t>
         </is>
       </c>
       <c r="B1336" s="1" t="inlineStr">
         <is>
-          <t>study advice</t>
+          <t>student counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1337">
       <c r="A1337" s="1" t="inlineStr">
         <is>
-          <t>studieadviseur</t>
+          <t>studiebeurs</t>
         </is>
       </c>
       <c r="B1337" s="1" t="inlineStr">
         <is>
-          <t>study adviser</t>
+          <t>study grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1338">
       <c r="A1338" s="1" t="inlineStr">
         <is>
-          <t>studiebegeleider</t>
+          <t>studieboek</t>
         </is>
       </c>
       <c r="B1338" s="1" t="inlineStr">
         <is>
-          <t>student counsellor</t>
+          <t>textbook; coursebook</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1339">
       <c r="A1339" s="1" t="inlineStr">
         <is>
-          <t>studiebeurs</t>
+          <t>studiecentrum</t>
         </is>
       </c>
       <c r="B1339" s="1" t="inlineStr">
         <is>
-          <t>study grant</t>
+          <t>centre for ... studies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1340">
       <c r="A1340" s="1" t="inlineStr">
         <is>
-          <t>studieboek</t>
+          <t>studiecoordinator</t>
         </is>
       </c>
       <c r="B1340" s="1" t="inlineStr">
         <is>
-          <t>textbook; coursebook</t>
+          <t>coordinator of studies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1341">
       <c r="A1341" s="1" t="inlineStr">
         <is>
-          <t>studiecentrum</t>
+          <t>studieduur</t>
         </is>
       </c>
       <c r="B1341" s="1" t="inlineStr">
         <is>
-          <t>centre for ... studies</t>
+          <t>duration of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1342">
       <c r="A1342" s="1" t="inlineStr">
         <is>
-          <t>studiecoordinator</t>
+          <t>studiefinanciering</t>
         </is>
       </c>
       <c r="B1342" s="1" t="inlineStr">
         <is>
-          <t>coordinator of studies</t>
+          <t>student grants and loans; system of student grants and loans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1343">
       <c r="A1343" s="1" t="inlineStr">
         <is>
-          <t>studieduur</t>
+          <t>studiefinanciering (het bedrag)</t>
         </is>
       </c>
       <c r="B1343" s="1" t="inlineStr">
         <is>
-          <t>duration of study</t>
+          <t>student grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1344">
       <c r="A1344" s="1" t="inlineStr">
         <is>
-          <t>studiefinanciering</t>
+          <t>studiefinanciering aanvragen</t>
         </is>
       </c>
       <c r="B1344" s="1" t="inlineStr">
         <is>
-          <t>student grants and loans; system of student grants and loans</t>
+          <t>apply for a student grant (Dutch student finance)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1345">
       <c r="A1345" s="1" t="inlineStr">
         <is>
-          <t>studiefinanciering (het bedrag)</t>
+          <t>studiegebied</t>
         </is>
       </c>
       <c r="B1345" s="1" t="inlineStr">
         <is>
-          <t>student grant</t>
+          <t>field of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1346">
       <c r="A1346" s="1" t="inlineStr">
         <is>
-          <t>studiefinanciering aanvragen</t>
+          <t>studiegids</t>
         </is>
       </c>
       <c r="B1346" s="1" t="inlineStr">
         <is>
-          <t>apply for a student grant (Dutch student finance)</t>
+          <t>prospectus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1347">
       <c r="A1347" s="1" t="inlineStr">
         <is>
-          <t>studiegebied</t>
+          <t>studiejaar</t>
         </is>
       </c>
       <c r="B1347" s="1" t="inlineStr">
         <is>
-          <t>field of study</t>
+          <t>academic year; year of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1348">
       <c r="A1348" s="1" t="inlineStr">
         <is>
-          <t>studiegids</t>
+          <t>studielast</t>
         </is>
       </c>
       <c r="B1348" s="1" t="inlineStr">
         <is>
-          <t>prospectus</t>
+          <t>course load</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1349">
       <c r="A1349" s="1" t="inlineStr">
         <is>
-          <t>studiejaar</t>
+          <t>studielening</t>
         </is>
       </c>
       <c r="B1349" s="1" t="inlineStr">
         <is>
-          <t>academic year; year of study</t>
+          <t>student loan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1350">
       <c r="A1350" s="1" t="inlineStr">
         <is>
-          <t>studielast</t>
+          <t>studiemateriaal</t>
         </is>
       </c>
       <c r="B1350" s="1" t="inlineStr">
         <is>
-          <t>course load</t>
+          <t>study materials</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1351">
       <c r="A1351" s="1" t="inlineStr">
         <is>
-          <t>studielening</t>
+          <t>studiemethode</t>
         </is>
       </c>
       <c r="B1351" s="1" t="inlineStr">
         <is>
-          <t>student loan</t>
+          <t>study method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1352">
       <c r="A1352" s="1" t="inlineStr">
         <is>
-          <t>studiemateriaal</t>
+          <t>studieopbouw</t>
         </is>
       </c>
       <c r="B1352" s="1" t="inlineStr">
         <is>
-          <t>study materials</t>
+          <t>degree structure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1353">
       <c r="A1353" s="1" t="inlineStr">
         <is>
-          <t>studiemethode</t>
+          <t>studieprestatie</t>
         </is>
       </c>
       <c r="B1353" s="1" t="inlineStr">
         <is>
-          <t>study method</t>
+          <t>academic achievement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1354">
       <c r="A1354" s="1" t="inlineStr">
         <is>
-          <t>studieopbouw</t>
+          <t>studieprogramma</t>
         </is>
       </c>
       <c r="B1354" s="1" t="inlineStr">
         <is>
-          <t>degree structure</t>
+          <t>curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1355">
       <c r="A1355" s="1" t="inlineStr">
         <is>
-          <t>studieprestatie</t>
+          <t>studiepunt</t>
         </is>
       </c>
       <c r="B1355" s="1" t="inlineStr">
         <is>
-          <t>academic achievement</t>
+          <t>credit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1356">
       <c r="A1356" s="1" t="inlineStr">
         <is>
-          <t>studieprogramma</t>
+          <t>studiereglement</t>
         </is>
       </c>
       <c r="B1356" s="1" t="inlineStr">
         <is>
-          <t>curriculum</t>
+          <t>programme regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1357">
       <c r="A1357" s="1" t="inlineStr">
         <is>
-          <t>studiepunt</t>
+          <t>studierichting</t>
         </is>
       </c>
       <c r="B1357" s="1" t="inlineStr">
         <is>
-          <t>credit</t>
+          <t>degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1358">
       <c r="A1358" s="1" t="inlineStr">
         <is>
-          <t>studiereglement</t>
+          <t>studiesucces</t>
         </is>
       </c>
       <c r="B1358" s="1" t="inlineStr">
         <is>
-          <t>programme regulations</t>
+          <t>study success; programme metrics</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1359">
       <c r="A1359" s="1" t="inlineStr">
         <is>
-          <t>studierichting</t>
+          <t>studietempo</t>
         </is>
       </c>
       <c r="B1359" s="1" t="inlineStr">
         <is>
-          <t>degree programme</t>
+          <t>study progress; pace/rate of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1360">
       <c r="A1360" s="1" t="inlineStr">
         <is>
-          <t>studiesucces</t>
+          <t>studieuitval</t>
         </is>
       </c>
       <c r="B1360" s="1" t="inlineStr">
         <is>
-          <t>study success; programme metrics</t>
+          <t>drop-out rate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1361">
       <c r="A1361" s="1" t="inlineStr">
         <is>
-          <t>studietempo</t>
+          <t>studieverblijf (buitenlands)</t>
         </is>
       </c>
       <c r="B1361" s="1" t="inlineStr">
         <is>
-          <t>study progress; pace/rate of study</t>
+          <t>period of study abroad</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1362">
       <c r="A1362" s="1" t="inlineStr">
         <is>
-          <t>studieuitval</t>
+          <t>studievereniging</t>
         </is>
       </c>
       <c r="B1362" s="1" t="inlineStr">
         <is>
-          <t>drop-out rate</t>
+          <t>study association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1363">
       <c r="A1363" s="1" t="inlineStr">
         <is>
-          <t>studieverblijf (buitenlands)</t>
+          <t>studievereniging (van studenten van een opleiding)</t>
         </is>
       </c>
       <c r="B1363" s="1" t="inlineStr">
         <is>
-          <t>period of study abroad</t>
+          <t>study association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1364">
       <c r="A1364" s="1" t="inlineStr">
         <is>
-          <t>studievereniging</t>
+          <t>studievergelijking</t>
         </is>
       </c>
       <c r="B1364" s="1" t="inlineStr">
         <is>
-          <t>study association</t>
+          <t>programme comparison</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1365">
       <c r="A1365" s="1" t="inlineStr">
         <is>
-          <t>studievereniging (van studenten van een opleiding)</t>
+          <t>studieverlenging</t>
         </is>
       </c>
       <c r="B1365" s="1" t="inlineStr">
         <is>
-          <t>study association</t>
+          <t>study extension</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1366">
       <c r="A1366" s="1" t="inlineStr">
         <is>
-          <t>studievergelijking</t>
+          <t>studievertraging</t>
         </is>
       </c>
       <c r="B1366" s="1" t="inlineStr">
         <is>
-          <t>programme comparison</t>
+          <t>study delay</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1367">
       <c r="A1367" s="1" t="inlineStr">
         <is>
-          <t>studieverlenging</t>
+          <t>studievoorlichting</t>
         </is>
       </c>
       <c r="B1367" s="1" t="inlineStr">
         <is>
-          <t>study extension</t>
+          <t>information for prospective students</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1368">
       <c r="A1368" s="1" t="inlineStr">
         <is>
-          <t>studievertraging</t>
+          <t>studievoortgang</t>
         </is>
       </c>
       <c r="B1368" s="1" t="inlineStr">
         <is>
-          <t>study delay</t>
+          <t>study progress</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1369">
       <c r="A1369" s="1" t="inlineStr">
         <is>
-          <t>studievoorlichting</t>
+          <t>studievoortgangscontrole</t>
         </is>
       </c>
       <c r="B1369" s="1" t="inlineStr">
         <is>
-          <t>information for prospective students</t>
+          <t>student progress check</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1370">
       <c r="A1370" s="1" t="inlineStr">
         <is>
-          <t>studievoortgang</t>
+          <t>studieweek</t>
         </is>
       </c>
       <c r="B1370" s="1" t="inlineStr">
         <is>
-          <t>study progress</t>
+          <t>study week</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1371">
       <c r="A1371" s="1" t="inlineStr">
         <is>
-          <t>studievoortgangscontrole</t>
+          <t>Studium Generale</t>
         </is>
       </c>
       <c r="B1371" s="1" t="inlineStr">
         <is>
-          <t>student progress check</t>
+          <t>Public Lecture Series</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1372">
       <c r="A1372" s="1" t="inlineStr">
         <is>
-          <t>studieweek</t>
+          <t>stufi (het bedrag)</t>
         </is>
       </c>
       <c r="B1372" s="1" t="inlineStr">
         <is>
-          <t>study week</t>
+          <t>student grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1373">
       <c r="A1373" s="1" t="inlineStr">
         <is>
-          <t>Studium Generale</t>
+          <t>stufi (het systeem van)</t>
         </is>
       </c>
       <c r="B1373" s="1" t="inlineStr">
         <is>
-          <t>Public Lecture Series</t>
+          <t>student grants and loans; system of student grants and loans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1374">
       <c r="A1374" s="1" t="inlineStr">
         <is>
-          <t>stufi (het bedrag)</t>
+          <t>subsidie</t>
         </is>
       </c>
       <c r="B1374" s="1" t="inlineStr">
         <is>
-          <t>student grant</t>
+          <t>subsidy; financial support; grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1375">
       <c r="A1375" s="1" t="inlineStr">
         <is>
-          <t>stufi (het systeem van)</t>
+          <t>subsidiegever</t>
         </is>
       </c>
       <c r="B1375" s="1" t="inlineStr">
         <is>
-          <t>student grants and loans; system of student grants and loans</t>
+          <t>funding body/organisation; fund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1376">
       <c r="A1376" s="1" t="inlineStr">
         <is>
-          <t>subsidie</t>
+          <t>surveillance</t>
         </is>
       </c>
       <c r="B1376" s="1" t="inlineStr">
         <is>
-          <t>subsidy; financial support; grant</t>
+          <t>invigilation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1377">
       <c r="A1377" s="1" t="inlineStr">
         <is>
-          <t>subsidiegever</t>
+          <t>surveillant</t>
         </is>
       </c>
       <c r="B1377" s="1" t="inlineStr">
         <is>
-          <t>funding body/organisation; fund</t>
+          <t>invigilator</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1378">
       <c r="A1378" s="1" t="inlineStr">
         <is>
-          <t>surveillance</t>
+          <t>surveilleren</t>
         </is>
       </c>
       <c r="B1378" s="1" t="inlineStr">
         <is>
-          <t>invigilation</t>
+          <t>invigilate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1379">
       <c r="A1379" s="1" t="inlineStr">
         <is>
-          <t>surveillant</t>
+          <t>syllabus</t>
         </is>
       </c>
       <c r="B1379" s="1" t="inlineStr">
         <is>
-          <t>invigilator</t>
+          <t>reader; syllabus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1380">
       <c r="A1380" s="1" t="inlineStr">
         <is>
-          <t>surveilleren</t>
+          <t>taalbeheersing</t>
         </is>
       </c>
       <c r="B1380" s="1" t="inlineStr">
         <is>
-          <t>invigilate</t>
+          <t>language proficiency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1381">
       <c r="A1381" s="1" t="inlineStr">
         <is>
-          <t>syllabus</t>
+          <t>talenkennis</t>
         </is>
       </c>
       <c r="B1381" s="1" t="inlineStr">
         <is>
-          <t>reader; syllabus</t>
+          <t>linguistic knowledge; language knowledge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1382">
       <c r="A1382" s="1" t="inlineStr">
         <is>
-          <t>taalbeheersing</t>
+          <t>talenpracticum</t>
         </is>
       </c>
       <c r="B1382" s="1" t="inlineStr">
         <is>
-          <t>language proficiency</t>
+          <t>language lab / laboratory</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1383">
       <c r="A1383" s="1" t="inlineStr">
         <is>
-          <t>talenkennis</t>
+          <t>technische dienst</t>
         </is>
       </c>
       <c r="B1383" s="1" t="inlineStr">
         <is>
-          <t>linguistic knowledge; language knowledge</t>
+          <t>maintenance department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1384">
       <c r="A1384" s="1" t="inlineStr">
         <is>
-          <t>talenpracticum</t>
+          <t>technische universiteit</t>
         </is>
       </c>
       <c r="B1384" s="1" t="inlineStr">
         <is>
-          <t>language lab / laboratory</t>
+          <t>university of technology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1385">
       <c r="A1385" s="1" t="inlineStr">
         <is>
-          <t>technische dienst</t>
+          <t>tegemoetkoming studiekosten</t>
         </is>
       </c>
       <c r="B1385" s="1" t="inlineStr">
         <is>
-          <t>maintenance department</t>
+          <t>allowance for study costs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1386">
       <c r="A1386" s="1" t="inlineStr">
         <is>
-          <t>technische universiteit</t>
+          <t>tekort (op de begroting)</t>
         </is>
       </c>
       <c r="B1386" s="1" t="inlineStr">
         <is>
-          <t>university of technology</t>
+          <t>budget deficit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1387">
       <c r="A1387" s="1" t="inlineStr">
         <is>
-          <t>tegemoetkoming studiekosten</t>
+          <t>tentamen</t>
         </is>
       </c>
       <c r="B1387" s="1" t="inlineStr">
         <is>
-          <t>allowance for study costs</t>
+          <t>examination; exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1388">
       <c r="A1388" s="1" t="inlineStr">
         <is>
-          <t>tekort (op de begroting)</t>
+          <t>ter benoeming voordragen</t>
         </is>
       </c>
       <c r="B1388" s="1" t="inlineStr">
         <is>
-          <t>budget deficit</t>
+          <t>nominate someone for an appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1389">
       <c r="A1389" s="1" t="inlineStr">
         <is>
-          <t>tentamen</t>
+          <t>tertiair onderwijs</t>
         </is>
       </c>
       <c r="B1389" s="1" t="inlineStr">
         <is>
-          <t>examination; exam</t>
+          <t>tertiary education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1390">
       <c r="A1390" s="1" t="inlineStr">
         <is>
-          <t>ter benoeming voordragen</t>
+          <t>themacollege</t>
         </is>
       </c>
       <c r="B1390" s="1" t="inlineStr">
         <is>
-          <t>nominate someone for an appointment</t>
+          <t>thematic lecture series</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1391">
       <c r="A1391" s="1" t="inlineStr">
         <is>
-          <t>tertiair onderwijs</t>
+          <t>tijdelijke aanstelling</t>
         </is>
       </c>
       <c r="B1391" s="1" t="inlineStr">
         <is>
-          <t>tertiary education</t>
+          <t>temporary appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1392">
       <c r="A1392" s="1" t="inlineStr">
         <is>
-          <t>themacollege</t>
+          <t>titulatuur</t>
         </is>
       </c>
       <c r="B1392" s="1" t="inlineStr">
         <is>
-          <t>thematic lecture series</t>
+          <t>forms of address; system of titles; titles</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1393">
       <c r="A1393" s="1" t="inlineStr">
         <is>
-          <t>tijdelijke aanstelling</t>
+          <t>TNO (Nederlandse Organisatie voor Toegepast Natuurwetenschappelijk Onderzoek)</t>
         </is>
       </c>
       <c r="B1393" s="1" t="inlineStr">
         <is>
-          <t>temporary appointment</t>
+          <t>Netherlands Organisation for Applied Scientific Research (TNO)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1394">
       <c r="A1394" s="1" t="inlineStr">
         <is>
-          <t>titulatuur</t>
+          <t>toegang (tot een opleiding)</t>
         </is>
       </c>
       <c r="B1394" s="1" t="inlineStr">
         <is>
-          <t>forms of address; system of titles; titles</t>
+          <t>admission (to a programme)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1395">
       <c r="A1395" s="1" t="inlineStr">
         <is>
-          <t>TNO (Nederlandse Organisatie voor Toegepast Natuurwetenschappelijk Onderzoek)</t>
+          <t>toegangsselectie</t>
         </is>
       </c>
       <c r="B1395" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Organisation for Applied Scientific Research (TNO)</t>
+          <t>selection for admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1396">
       <c r="A1396" s="1" t="inlineStr">
         <is>
-          <t>toegang (tot een opleiding)</t>
+          <t>toegepast onderzoek</t>
         </is>
       </c>
       <c r="B1396" s="1" t="inlineStr">
         <is>
-          <t>admission (to a programme)</t>
+          <t>applied research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1397">
       <c r="A1397" s="1" t="inlineStr">
         <is>
-          <t>toegangsselectie</t>
+          <t>toegevoegd onderzoeker</t>
         </is>
       </c>
       <c r="B1397" s="1" t="inlineStr">
         <is>
-          <t>selection for admission</t>
+          <t>extraneous researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1398">
       <c r="A1398" s="1" t="inlineStr">
         <is>
-          <t>toegepast onderzoek</t>
+          <t>toehoorder</t>
         </is>
       </c>
       <c r="B1398" s="1" t="inlineStr">
         <is>
-          <t>applied research</t>
+          <t>observer; auditor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1399">
       <c r="A1399" s="1" t="inlineStr">
         <is>
-          <t>toegevoegd onderzoeker</t>
+          <t>toelage</t>
         </is>
       </c>
       <c r="B1399" s="1" t="inlineStr">
         <is>
-          <t>extraneous researcher</t>
+          <t>allowance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1400">
       <c r="A1400" s="1" t="inlineStr">
         <is>
-          <t>toehoorder</t>
+          <t>toelaten</t>
         </is>
       </c>
       <c r="B1400" s="1" t="inlineStr">
         <is>
-          <t>observer; auditor</t>
+          <t>admit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1401">
       <c r="A1401" s="1" t="inlineStr">
         <is>
-          <t>toelage</t>
+          <t>toelating</t>
         </is>
       </c>
       <c r="B1401" s="1" t="inlineStr">
         <is>
-          <t>allowance</t>
+          <t>admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1402">
       <c r="A1402" s="1" t="inlineStr">
         <is>
-          <t>toelaten</t>
+          <t>toelatingsbeperking</t>
         </is>
       </c>
       <c r="B1402" s="1" t="inlineStr">
         <is>
-          <t>admit</t>
+          <t>intake restriction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1403">
       <c r="A1403" s="1" t="inlineStr">
         <is>
-          <t>toelating</t>
+          <t>toelatingsbesluit</t>
         </is>
       </c>
       <c r="B1403" s="1" t="inlineStr">
         <is>
-          <t>admission</t>
+          <t>decision on admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1404">
       <c r="A1404" s="1" t="inlineStr">
         <is>
-          <t>toelatingsbeperking</t>
+          <t>toelatingsbewijs</t>
         </is>
       </c>
       <c r="B1404" s="1" t="inlineStr">
         <is>
-          <t>intake restriction</t>
+          <t>proof of admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1405">
       <c r="A1405" s="1" t="inlineStr">
         <is>
-          <t>toelatingsbesluit</t>
+          <t>toelatingscommissie</t>
         </is>
       </c>
       <c r="B1405" s="1" t="inlineStr">
         <is>
-          <t>decision on admission</t>
+          <t>Board of Admissions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1406">
       <c r="A1406" s="1" t="inlineStr">
         <is>
-          <t>toelatingsbewijs</t>
+          <t>toelatingseisen</t>
         </is>
       </c>
       <c r="B1406" s="1" t="inlineStr">
         <is>
-          <t>proof of admission</t>
+          <t>admission requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1407">
       <c r="A1407" s="1" t="inlineStr">
         <is>
-          <t>toelatingscommissie</t>
+          <t>toelatingsexamen</t>
         </is>
       </c>
       <c r="B1407" s="1" t="inlineStr">
         <is>
-          <t>Board of Admissions</t>
+          <t>entrance examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1408">
       <c r="A1408" s="1" t="inlineStr">
         <is>
-          <t>toelatingseisen</t>
+          <t>toelatingsquotum</t>
         </is>
       </c>
       <c r="B1408" s="1" t="inlineStr">
         <is>
-          <t>admission requirements</t>
+          <t>admissions quota; quota</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1409">
       <c r="A1409" s="1" t="inlineStr">
         <is>
-          <t>toelatingsexamen</t>
+          <t>toelatingsrecht</t>
         </is>
       </c>
       <c r="B1409" s="1" t="inlineStr">
         <is>
-          <t>entrance examination</t>
+          <t>right of admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1410">
       <c r="A1410" s="1" t="inlineStr">
         <is>
-          <t>toelatingsquotum</t>
+          <t>toelatingsvoorwaarden</t>
         </is>
       </c>
       <c r="B1410" s="1" t="inlineStr">
         <is>
-          <t>admissions quota; quota</t>
+          <t>admission criteria</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1411">
       <c r="A1411" s="1" t="inlineStr">
         <is>
-          <t>toelatingsrecht</t>
+          <t>toets</t>
         </is>
       </c>
       <c r="B1411" s="1" t="inlineStr">
         <is>
-          <t>right of admission</t>
+          <t>test</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1412">
       <c r="A1412" s="1" t="inlineStr">
         <is>
-          <t>toelatingsvoorwaarden</t>
+          <t>toets nieuwe opleiding</t>
         </is>
       </c>
       <c r="B1412" s="1" t="inlineStr">
         <is>
-          <t>admission criteria</t>
+          <t>initial accreditation (NVAO)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1413">
       <c r="A1413" s="1" t="inlineStr">
         <is>
-          <t>toets</t>
+          <t>toetsing</t>
         </is>
       </c>
       <c r="B1413" s="1" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>testing; assessment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1414">
       <c r="A1414" s="1" t="inlineStr">
         <is>
-          <t>toets nieuwe opleiding</t>
+          <t>toetsing (door commissie van deskundigen)</t>
         </is>
       </c>
       <c r="B1414" s="1" t="inlineStr">
         <is>
-          <t>initial accreditation (NVAO)</t>
+          <t>assessment (by a panel of experts)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1415">
       <c r="A1415" s="1" t="inlineStr">
         <is>
-          <t>toetsing</t>
+          <t>toetsingskader</t>
         </is>
       </c>
       <c r="B1415" s="1" t="inlineStr">
         <is>
-          <t>testing; assessment</t>
+          <t>accreditation framework</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1416">
       <c r="A1416" s="1" t="inlineStr">
         <is>
-          <t>toetsing (door commissie van deskundigen)</t>
+          <t>toetsingsmethode</t>
         </is>
       </c>
       <c r="B1416" s="1" t="inlineStr">
         <is>
-          <t>assessment (by a panel of experts)</t>
+          <t>method of testing; test method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1417">
       <c r="A1417" s="1" t="inlineStr">
         <is>
-          <t>toetsingskader</t>
+          <t>toetsmatrijs</t>
         </is>
       </c>
       <c r="B1417" s="1" t="inlineStr">
         <is>
-          <t>accreditation framework</t>
+          <t>table of specifications (for an exam)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1418">
       <c r="A1418" s="1" t="inlineStr">
         <is>
-          <t>toetsingsmethode</t>
+          <t>toezichthouder (promotor)</t>
         </is>
       </c>
       <c r="B1418" s="1" t="inlineStr">
         <is>
-          <t>method of testing; test method</t>
+          <t>supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1419">
       <c r="A1419" s="1" t="inlineStr">
         <is>
-          <t>toetsmatrijs</t>
+          <t>toezichthouder (surveillant)</t>
         </is>
       </c>
       <c r="B1419" s="1" t="inlineStr">
         <is>
-          <t>table of specifications (for an exam)</t>
+          <t>invigilator</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1420">
       <c r="A1420" s="1" t="inlineStr">
         <is>
-          <t>toezichthouder (promotor)</t>
+          <t>toezichthouder (v.e. aio)</t>
         </is>
       </c>
       <c r="B1420" s="1" t="inlineStr">
         <is>
           <t>supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1421">
       <c r="A1421" s="1" t="inlineStr">
         <is>
-          <t>toezichthouder (surveillant)</t>
+          <t>toga</t>
         </is>
       </c>
       <c r="B1421" s="1" t="inlineStr">
         <is>
-          <t>invigilator</t>
+          <t>gown</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1422">
       <c r="A1422" s="1" t="inlineStr">
         <is>
-          <t>toezichthouder (v.e. aio)</t>
+          <t>toga en baret (met)</t>
         </is>
       </c>
       <c r="B1422" s="1" t="inlineStr">
         <is>
-          <t>supervisor</t>
+          <t>cap and gown</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1423">
       <c r="A1423" s="1" t="inlineStr">
         <is>
-          <t>toga</t>
+          <t>toonaangevend tijdschrift</t>
         </is>
       </c>
       <c r="B1423" s="1" t="inlineStr">
         <is>
-          <t>gown</t>
+          <t>leading journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1424">
       <c r="A1424" s="1" t="inlineStr">
         <is>
-          <t>toga en baret (met)</t>
+          <t>traject</t>
         </is>
       </c>
       <c r="B1424" s="1" t="inlineStr">
         <is>
-          <t>cap and gown</t>
+          <t>track</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1425">
       <c r="A1425" s="1" t="inlineStr">
         <is>
-          <t>toonaangevend tijdschrift</t>
+          <t>transferpunt</t>
         </is>
       </c>
       <c r="B1425" s="1" t="inlineStr">
         <is>
-          <t>leading journal</t>
+          <t>research liaison office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1426">
       <c r="A1426" s="1" t="inlineStr">
         <is>
-          <t>traject</t>
+          <t>trede (v.e. salarisschaal)</t>
         </is>
       </c>
       <c r="B1426" s="1" t="inlineStr">
         <is>
-          <t>track</t>
+          <t>step</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1427">
       <c r="A1427" s="1" t="inlineStr">
         <is>
-          <t>transferpunt</t>
+          <t>trekker</t>
         </is>
       </c>
       <c r="B1427" s="1" t="inlineStr">
         <is>
-          <t>research liaison office</t>
+          <t>initiator; leader; head</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1428">
       <c r="A1428" s="1" t="inlineStr">
         <is>
-          <t>trede (v.e. salarisschaal)</t>
+          <t>trimester</t>
         </is>
       </c>
       <c r="B1428" s="1" t="inlineStr">
         <is>
-          <t>step</t>
+          <t>term</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1429">
       <c r="A1429" s="1" t="inlineStr">
         <is>
-          <t>trekker</t>
+          <t>tussentijdse evaluatie</t>
         </is>
       </c>
       <c r="B1429" s="1" t="inlineStr">
         <is>
-          <t>initiator; leader; head</t>
+          <t>feedback (session); interim evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1430">
       <c r="A1430" s="1" t="inlineStr">
         <is>
-          <t>trimester</t>
+          <t>tussentijdse inschrijving</t>
         </is>
       </c>
       <c r="B1430" s="1" t="inlineStr">
         <is>
-          <t>term</t>
+          <t>mid-term enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1431">
       <c r="A1431" s="1" t="inlineStr">
         <is>
-          <t>tussentijdse evaluatie</t>
+          <t>tutorial ondersteuning</t>
         </is>
       </c>
       <c r="B1431" s="1" t="inlineStr">
         <is>
-          <t>feedback (session); interim evaluation</t>
+          <t>tutorial support</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1432">
       <c r="A1432" s="1" t="inlineStr">
         <is>
-          <t>tussentijdse inschrijving</t>
+          <t>tweede beoordelaar</t>
         </is>
       </c>
       <c r="B1432" s="1" t="inlineStr">
         <is>
-          <t>mid-term enrolment</t>
+          <t>second reader</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1433">
       <c r="A1433" s="1" t="inlineStr">
         <is>
-          <t>tutorial ondersteuning</t>
+          <t>tweede geldstroom</t>
         </is>
       </c>
       <c r="B1433" s="1" t="inlineStr">
         <is>
-          <t>tutorial support</t>
+          <t>funding via a research organisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1434">
       <c r="A1434" s="1" t="inlineStr">
         <is>
-          <t>tweede beoordelaar</t>
+          <t>tweedegraads</t>
         </is>
       </c>
       <c r="B1434" s="1" t="inlineStr">
         <is>
-          <t>second reader</t>
+          <t>lower secondary education certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1435">
       <c r="A1435" s="1" t="inlineStr">
         <is>
-          <t>tweede geldstroom</t>
+          <t>tweedejaarsstudent</t>
         </is>
       </c>
       <c r="B1435" s="1" t="inlineStr">
         <is>
-          <t>funding via a research organisation</t>
+          <t>second-year student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1436">
       <c r="A1436" s="1" t="inlineStr">
         <is>
-          <t>tweedegraads</t>
+          <t>tweefasenstructuur</t>
         </is>
       </c>
       <c r="B1436" s="1" t="inlineStr">
         <is>
-          <t>lower secondary education certificate</t>
+          <t>two-phase structure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1437">
       <c r="A1437" s="1" t="inlineStr">
         <is>
-          <t>tweedejaarsstudent</t>
+          <t>UD</t>
         </is>
       </c>
       <c r="B1437" s="1" t="inlineStr">
         <is>
-          <t>second-year student</t>
+          <t>lecturer; Assistant Professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1438">
       <c r="A1438" s="1" t="inlineStr">
         <is>
-          <t>tweefasenstructuur</t>
+          <t>UFB (Universitair Facilitair Bedrijf)</t>
         </is>
       </c>
       <c r="B1438" s="1" t="inlineStr">
         <is>
-          <t>two-phase structure</t>
+          <t>General Services Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1439">
       <c r="A1439" s="1" t="inlineStr">
         <is>
-          <t>UD</t>
+          <t>UHD</t>
         </is>
       </c>
       <c r="B1439" s="1" t="inlineStr">
         <is>
-          <t>lecturer; Assistant Professor</t>
+          <t>senior lecturer; Associate Professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1440">
       <c r="A1440" s="1" t="inlineStr">
         <is>
-          <t>UFB (Universitair Facilitair Bedrijf)</t>
+          <t>uitschrijven (zich)</t>
         </is>
       </c>
       <c r="B1440" s="1" t="inlineStr">
         <is>
-          <t>General Services Department</t>
+          <t>end one's enrolment, de-register; drop out (informal)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1441">
       <c r="A1441" s="1" t="inlineStr">
         <is>
-          <t>UHD</t>
+          <t>uitwisseling</t>
         </is>
       </c>
       <c r="B1441" s="1" t="inlineStr">
         <is>
-          <t>senior lecturer; Associate Professor</t>
+          <t>exchange</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1442">
       <c r="A1442" s="1" t="inlineStr">
         <is>
-          <t>uitschrijven (zich)</t>
+          <t>uitwisselingsprogramma</t>
         </is>
       </c>
       <c r="B1442" s="1" t="inlineStr">
         <is>
-          <t>end one's enrolment, de-register; drop out (informal)</t>
+          <t>exchange programme; student mobility programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1443">
       <c r="A1443" s="1" t="inlineStr">
         <is>
-          <t>uitwisseling</t>
+          <t>uitwisselingsstudent</t>
         </is>
       </c>
       <c r="B1443" s="1" t="inlineStr">
         <is>
-          <t>exchange</t>
+          <t>exchange student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1444">
       <c r="A1444" s="1" t="inlineStr">
         <is>
-          <t>uitwisselingsprogramma</t>
+          <t>universitair docent</t>
         </is>
       </c>
       <c r="B1444" s="1" t="inlineStr">
         <is>
-          <t>exchange programme; student mobility programme</t>
+          <t>lecturer (BrE); Assistant Professor (AmE)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1445">
       <c r="A1445" s="1" t="inlineStr">
         <is>
-          <t>uitwisselingsstudent</t>
+          <t>universitair hoofddocent</t>
         </is>
       </c>
       <c r="B1445" s="1" t="inlineStr">
         <is>
-          <t>exchange student</t>
+          <t>senior lecturer (BrE); Associate Professor (AmE)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1446">
       <c r="A1446" s="1" t="inlineStr">
         <is>
-          <t>universitair docent</t>
+          <t>universitair onderwijs</t>
         </is>
       </c>
       <c r="B1446" s="1" t="inlineStr">
         <is>
-          <t>lecturer (BrE); Assistant Professor (AmE)</t>
+          <t>university education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1447">
       <c r="A1447" s="1" t="inlineStr">
         <is>
-          <t>universitair hoofddocent</t>
+          <t>Universitair Sportcentrum</t>
         </is>
       </c>
       <c r="B1447" s="1" t="inlineStr">
         <is>
-          <t>senior lecturer (BrE); Associate Professor (AmE)</t>
+          <t>University Sports Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1448">
       <c r="A1448" s="1" t="inlineStr">
         <is>
-          <t>universitair onderwijs</t>
+          <t>universitair talencentrum</t>
         </is>
       </c>
       <c r="B1448" s="1" t="inlineStr">
         <is>
-          <t>university education</t>
+          <t>university language centre; Academic Language Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1449">
       <c r="A1449" s="1" t="inlineStr">
         <is>
-          <t>Universitair Sportcentrum</t>
+          <t>Universitaire Functie-Ordening (UFO)</t>
         </is>
       </c>
       <c r="B1449" s="1" t="inlineStr">
         <is>
-          <t>University Sports Centre</t>
+          <t>university job classification system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1450">
       <c r="A1450" s="1" t="inlineStr">
         <is>
-          <t>universitair talencentrum</t>
+          <t>universitaire gemeenschap</t>
         </is>
       </c>
       <c r="B1450" s="1" t="inlineStr">
         <is>
-          <t>university language centre; Academic Language Centre</t>
+          <t>academic community</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1451">
       <c r="A1451" s="1" t="inlineStr">
         <is>
-          <t>Universitaire Functie-Ordening (UFO)</t>
+          <t>universitaire instelling</t>
         </is>
       </c>
       <c r="B1451" s="1" t="inlineStr">
         <is>
-          <t>university job classification system</t>
+          <t>university; academic institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1452">
       <c r="A1452" s="1" t="inlineStr">
         <is>
-          <t>universitaire gemeenschap</t>
+          <t>universitaire jaarkalender</t>
         </is>
       </c>
       <c r="B1452" s="1" t="inlineStr">
         <is>
-          <t>academic community</t>
+          <t>academic calendar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1453">
       <c r="A1453" s="1" t="inlineStr">
         <is>
-          <t>universitaire instelling</t>
+          <t>universitaire lerarenopleiding</t>
         </is>
       </c>
       <c r="B1453" s="1" t="inlineStr">
         <is>
-          <t>university; academic institution</t>
+          <t>university teacher training programme; university teacher-training department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1454">
       <c r="A1454" s="1" t="inlineStr">
         <is>
-          <t>universitaire jaarkalender</t>
+          <t>universiteitsbestuur</t>
         </is>
       </c>
       <c r="B1454" s="1" t="inlineStr">
         <is>
-          <t>academic calendar</t>
+          <t>university management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1455">
       <c r="A1455" s="1" t="inlineStr">
         <is>
-          <t>universitaire lerarenopleiding</t>
+          <t>Universiteitsbibliotheek</t>
         </is>
       </c>
       <c r="B1455" s="1" t="inlineStr">
         <is>
-          <t>university teacher training programme; university teacher-training department</t>
+          <t>University Library</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1456">
       <c r="A1456" s="1" t="inlineStr">
         <is>
-          <t>universiteitsbestuur</t>
+          <t>UR (Universiteitsraad)</t>
         </is>
       </c>
       <c r="B1456" s="1" t="inlineStr">
         <is>
-          <t>university management</t>
+          <t>University Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1457">
       <c r="A1457" s="1" t="inlineStr">
         <is>
-          <t>Universiteitsbibliotheek</t>
+          <t>vacature</t>
         </is>
       </c>
       <c r="B1457" s="1" t="inlineStr">
         <is>
-          <t>University Library</t>
+          <t>job vacancy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1458">
       <c r="A1458" s="1" t="inlineStr">
         <is>
-          <t>UR (Universiteitsraad)</t>
+          <t>vacaturestop</t>
         </is>
       </c>
       <c r="B1458" s="1" t="inlineStr">
         <is>
-          <t>University Council</t>
+          <t>recruitment freeze</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1459">
       <c r="A1459" s="1" t="inlineStr">
         <is>
-          <t>vacature</t>
+          <t>vak (beroep)</t>
         </is>
       </c>
       <c r="B1459" s="1" t="inlineStr">
         <is>
-          <t>job vacancy</t>
+          <t>profession</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1460">
       <c r="A1460" s="1" t="inlineStr">
         <is>
-          <t>vacaturestop</t>
+          <t>vak (leervak)</t>
         </is>
       </c>
       <c r="B1460" s="1" t="inlineStr">
         <is>
-          <t>recruitment freeze</t>
+          <t>subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1461">
       <c r="A1461" s="1" t="inlineStr">
         <is>
-          <t>vak (beroep)</t>
+          <t>vakantie</t>
         </is>
       </c>
       <c r="B1461" s="1" t="inlineStr">
         <is>
-          <t>profession</t>
+          <t>holiday; leave</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1462">
       <c r="A1462" s="1" t="inlineStr">
         <is>
-          <t>vak (leervak)</t>
+          <t>vakblad</t>
         </is>
       </c>
       <c r="B1462" s="1" t="inlineStr">
         <is>
-          <t>subject</t>
+          <t>journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1463">
       <c r="A1463" s="1" t="inlineStr">
         <is>
-          <t>vakantie</t>
+          <t>vakbond</t>
         </is>
       </c>
       <c r="B1463" s="1" t="inlineStr">
         <is>
-          <t>holiday; leave</t>
+          <t>union</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1464">
       <c r="A1464" s="1" t="inlineStr">
         <is>
-          <t>vakblad</t>
+          <t>vakgebied</t>
         </is>
       </c>
       <c r="B1464" s="1" t="inlineStr">
         <is>
-          <t>journal</t>
+          <t>discipline; field; specialisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1465">
       <c r="A1465" s="1" t="inlineStr">
         <is>
-          <t>vakbond</t>
+          <t>vakinhoud</t>
         </is>
       </c>
       <c r="B1465" s="1" t="inlineStr">
         <is>
-          <t>union</t>
+          <t>course content</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1466">
       <c r="A1466" s="1" t="inlineStr">
         <is>
-          <t>vakgebied</t>
+          <t>vakkencombinatie</t>
         </is>
       </c>
       <c r="B1466" s="1" t="inlineStr">
         <is>
-          <t>discipline; field; specialisation</t>
+          <t>combination of subjects</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1467">
       <c r="A1467" s="1" t="inlineStr">
         <is>
-          <t>vakinhoud</t>
+          <t>vakkennis</t>
         </is>
       </c>
       <c r="B1467" s="1" t="inlineStr">
         <is>
-          <t>course content</t>
+          <t>expertise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1468">
       <c r="A1468" s="1" t="inlineStr">
         <is>
-          <t>vakkencombinatie</t>
+          <t>vakkenpakket</t>
         </is>
       </c>
       <c r="B1468" s="1" t="inlineStr">
         <is>
-          <t>combination of subjects</t>
+          <t>range/combination of subjects; curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1469">
       <c r="A1469" s="1" t="inlineStr">
         <is>
-          <t>vakkennis</t>
+          <t>vakkenpakketeisen</t>
         </is>
       </c>
       <c r="B1469" s="1" t="inlineStr">
         <is>
-          <t>expertise</t>
+          <t>subject requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1470">
       <c r="A1470" s="1" t="inlineStr">
         <is>
-          <t>vakkenpakket</t>
+          <t>vaste aanstelling (niet-WP)</t>
         </is>
       </c>
       <c r="B1470" s="1" t="inlineStr">
         <is>
-          <t>range/combination of subjects; curriculum</t>
+          <t>permanent appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1471">
       <c r="A1471" s="1" t="inlineStr">
         <is>
-          <t>vakkenpakketeisen</t>
+          <t>vaste aanstelling (WP)</t>
         </is>
       </c>
       <c r="B1471" s="1" t="inlineStr">
         <is>
-          <t>subject requirements</t>
+          <t>permanent appointment; tenure (ac. staff)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1472">
       <c r="A1472" s="1" t="inlineStr">
         <is>
-          <t>vaste aanstelling (niet-WP)</t>
+          <t>vaste commissie</t>
         </is>
       </c>
       <c r="B1472" s="1" t="inlineStr">
         <is>
-          <t>permanent appointment</t>
+          <t>standing committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1473">
       <c r="A1473" s="1" t="inlineStr">
         <is>
-          <t>vaste aanstelling (WP)</t>
+          <t>vaste kosten</t>
         </is>
       </c>
       <c r="B1473" s="1" t="inlineStr">
         <is>
-          <t>permanent appointment; tenure (ac. staff)</t>
+          <t>fixed costs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1474">
       <c r="A1474" s="1" t="inlineStr">
         <is>
-          <t>vaste commissie</t>
+          <t>Vastgoed</t>
         </is>
       </c>
       <c r="B1474" s="1" t="inlineStr">
         <is>
-          <t>standing committee</t>
+          <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1475">
       <c r="A1475" s="1" t="inlineStr">
         <is>
-          <t>vaste kosten</t>
+          <t>vastgoedbeheer</t>
         </is>
       </c>
       <c r="B1475" s="1" t="inlineStr">
         <is>
-          <t>fixed costs</t>
+          <t>real estate management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1476">
       <c r="A1476" s="1" t="inlineStr">
         <is>
-          <t>Vastgoed</t>
+          <t>Veiligheid, Gezondheid en Milieu</t>
         </is>
       </c>
       <c r="B1476" s="1" t="inlineStr">
         <is>
-          <t>Real Estate</t>
+          <t>Health, Safety and Environment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1477">
       <c r="A1477" s="1" t="inlineStr">
         <is>
-          <t>vastgoedbeheer</t>
+          <t>veldonderzoek</t>
         </is>
       </c>
       <c r="B1477" s="1" t="inlineStr">
         <is>
-          <t>real estate management</t>
+          <t>field research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1478">
       <c r="A1478" s="1" t="inlineStr">
         <is>
-          <t>Veiligheid, Gezondheid en Milieu</t>
+          <t>veldwerk</t>
         </is>
       </c>
       <c r="B1478" s="1" t="inlineStr">
         <is>
-          <t>Health, Safety and Environment</t>
+          <t>fieldwork</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1479">
       <c r="A1479" s="1" t="inlineStr">
         <is>
-          <t>veldonderzoek</t>
+          <t>verblijfskosten</t>
         </is>
       </c>
       <c r="B1479" s="1" t="inlineStr">
         <is>
-          <t>field research</t>
+          <t>accommodation expenses; living expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1480">
       <c r="A1480" s="1" t="inlineStr">
         <is>
-          <t>veldwerk</t>
+          <t>verblijfsvergunning</t>
         </is>
       </c>
       <c r="B1480" s="1" t="inlineStr">
         <is>
-          <t>fieldwork</t>
+          <t>residence permit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1481">
       <c r="A1481" s="1" t="inlineStr">
         <is>
-          <t>verblijfskosten</t>
+          <t>verbredingsvak</t>
         </is>
       </c>
       <c r="B1481" s="1" t="inlineStr">
         <is>
-          <t>accommodation expenses; living expenses</t>
+          <t>broad-based course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1482">
       <c r="A1482" s="1" t="inlineStr">
         <is>
-          <t>verblijfsvergunning</t>
+          <t>verbreken (v.e. contract)</t>
         </is>
       </c>
       <c r="B1482" s="1" t="inlineStr">
         <is>
-          <t>residence permit</t>
+          <t>terminate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1483">
       <c r="A1483" s="1" t="inlineStr">
         <is>
-          <t>verbredingsvak</t>
+          <t>verdediging (van proefschrift)</t>
         </is>
       </c>
       <c r="B1483" s="1" t="inlineStr">
         <is>
-          <t>broad-based course</t>
+          <t>defence</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1484">
       <c r="A1484" s="1" t="inlineStr">
         <is>
-          <t>verbreken (v.e. contract)</t>
+          <t>verdiepingsvak</t>
         </is>
       </c>
       <c r="B1484" s="1" t="inlineStr">
         <is>
-          <t>terminate</t>
+          <t>advanced course; in-depth course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1485">
       <c r="A1485" s="1" t="inlineStr">
         <is>
-          <t>verdediging (van proefschrift)</t>
+          <t>vereniging (d.i. Studentenvereniging)</t>
         </is>
       </c>
       <c r="B1485" s="1" t="inlineStr">
         <is>
-          <t>defence</t>
+          <t>student club</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1486">
       <c r="A1486" s="1" t="inlineStr">
         <is>
-          <t>verdiepingsvak</t>
+          <t>vereniging (d.i. studievereniging)</t>
         </is>
       </c>
       <c r="B1486" s="1" t="inlineStr">
         <is>
-          <t>advanced course; in-depth course</t>
+          <t>study association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1487">
       <c r="A1487" s="1" t="inlineStr">
         <is>
-          <t>vereniging (d.i. Studentenvereniging)</t>
+          <t>vergoeding</t>
         </is>
       </c>
       <c r="B1487" s="1" t="inlineStr">
         <is>
-          <t>student club</t>
+          <t>allowance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1488">
       <c r="A1488" s="1" t="inlineStr">
         <is>
-          <t>vereniging (d.i. studievereniging)</t>
+          <t>Vergunning tot Verblijf</t>
         </is>
       </c>
       <c r="B1488" s="1" t="inlineStr">
         <is>
-          <t>study association</t>
+          <t>residence permit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1489">
       <c r="A1489" s="1" t="inlineStr">
         <is>
-          <t>vergoeding</t>
+          <t>verklaring (schriftelijk)</t>
         </is>
       </c>
       <c r="B1489" s="1" t="inlineStr">
         <is>
-          <t>allowance</t>
+          <t>certificate; statement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1490">
       <c r="A1490" s="1" t="inlineStr">
         <is>
-          <t>Vergunning tot Verblijf</t>
+          <t>verkorte opleiding</t>
         </is>
       </c>
       <c r="B1490" s="1" t="inlineStr">
         <is>
-          <t>residence permit</t>
+          <t>fast-track programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1491">
       <c r="A1491" s="1" t="inlineStr">
         <is>
-          <t>verklaring (schriftelijk)</t>
+          <t>verlenen (v.e. graad)</t>
         </is>
       </c>
       <c r="B1491" s="1" t="inlineStr">
         <is>
-          <t>certificate; statement</t>
+          <t>confer (a degree on somebody)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1492">
       <c r="A1492" s="1" t="inlineStr">
         <is>
-          <t>verkorte opleiding</t>
+          <t>verlengen (v.e. contract)</t>
         </is>
       </c>
       <c r="B1492" s="1" t="inlineStr">
         <is>
-          <t>fast-track programme</t>
+          <t>continue; extend</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1493">
       <c r="A1493" s="1" t="inlineStr">
         <is>
-          <t>verlenen (v.e. graad)</t>
+          <t>verlening v.e. graad</t>
         </is>
       </c>
       <c r="B1493" s="1" t="inlineStr">
         <is>
-          <t>confer (a degree on somebody)</t>
+          <t>conferral of a degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1494">
       <c r="A1494" s="1" t="inlineStr">
         <is>
-          <t>verlengen (v.e. contract)</t>
+          <t>verplicht vak</t>
         </is>
       </c>
       <c r="B1494" s="1" t="inlineStr">
         <is>
-          <t>continue; extend</t>
+          <t>compulsory subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1495">
       <c r="A1495" s="1" t="inlineStr">
         <is>
-          <t>verlening v.e. graad</t>
+          <t>verplichte cursussen</t>
         </is>
       </c>
       <c r="B1495" s="1" t="inlineStr">
         <is>
-          <t>conferral of a degree</t>
+          <t>compulsory courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1496">
       <c r="A1496" s="1" t="inlineStr">
         <is>
-          <t>verplicht vak</t>
+          <t>verplichte literatuur</t>
         </is>
       </c>
       <c r="B1496" s="1" t="inlineStr">
         <is>
-          <t>compulsory subject</t>
+          <t>required reading</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1497">
       <c r="A1497" s="1" t="inlineStr">
         <is>
-          <t>verplichte cursussen</t>
+          <t>verplichte onderwijseenheid</t>
         </is>
       </c>
       <c r="B1497" s="1" t="inlineStr">
         <is>
-          <t>compulsory courses</t>
+          <t>compulsory course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1498">
       <c r="A1498" s="1" t="inlineStr">
         <is>
-          <t>verplichte literatuur</t>
+          <t>verrichten van onderzoek</t>
         </is>
       </c>
       <c r="B1498" s="1" t="inlineStr">
         <is>
-          <t>required reading</t>
+          <t>to do/carry out/conduct research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1499">
       <c r="A1499" s="1" t="inlineStr">
         <is>
-          <t>verplichte onderwijseenheid</t>
+          <t>verslag</t>
         </is>
       </c>
       <c r="B1499" s="1" t="inlineStr">
         <is>
-          <t>compulsory course</t>
+          <t>report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1500">
       <c r="A1500" s="1" t="inlineStr">
         <is>
-          <t>verrichten van onderzoek</t>
+          <t>verslag v.e. beoordelingsgesprek</t>
         </is>
       </c>
       <c r="B1500" s="1" t="inlineStr">
         <is>
-          <t>to do/carry out/conduct research</t>
+          <t>assessment report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1501">
       <c r="A1501" s="1" t="inlineStr">
         <is>
-          <t>verslag</t>
+          <t>verslag v.e. functioneringsgesprek</t>
         </is>
       </c>
       <c r="B1501" s="1" t="inlineStr">
         <is>
-          <t>report</t>
+          <t>performance report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1502">
       <c r="A1502" s="1" t="inlineStr">
         <is>
-          <t>verslag v.e. beoordelingsgesprek</t>
+          <t>verslag v.e. R&amp;O gesprek</t>
         </is>
       </c>
       <c r="B1502" s="1" t="inlineStr">
         <is>
-          <t>assessment report</t>
+          <t>performance and development report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1503">
       <c r="A1503" s="1" t="inlineStr">
         <is>
-          <t>verslag v.e. functioneringsgesprek</t>
+          <t>vertrouwenscontactpersoon</t>
         </is>
       </c>
       <c r="B1503" s="1" t="inlineStr">
         <is>
-          <t>performance report</t>
+          <t>peer listener (note the difference between vertrouwenspersoon and vertrouwenscontactpersoon. See the university page on unacceptable behaviour for more information.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1504">
       <c r="A1504" s="1" t="inlineStr">
         <is>
-          <t>verslag v.e. R&amp;O gesprek</t>
+          <t>vertrouwenspersoon</t>
         </is>
       </c>
       <c r="B1504" s="1" t="inlineStr">
         <is>
-          <t>performance and development report</t>
+          <t>confidential counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1505">
       <c r="A1505" s="1" t="inlineStr">
         <is>
-          <t>vertrouwenscontactpersoon</t>
+          <t>vervolgcursus</t>
         </is>
       </c>
       <c r="B1505" s="1" t="inlineStr">
         <is>
-          <t>peer listener (note the difference between vertrouwenspersoon and vertrouwenscontactpersoon. See the university page on unacceptable behaviour for more information.)</t>
+          <t>follow-up course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1506">
       <c r="A1506" s="1" t="inlineStr">
         <is>
-          <t>vertrouwenspersoon</t>
+          <t>verweerder</t>
         </is>
       </c>
       <c r="B1506" s="1" t="inlineStr">
         <is>
-          <t>confidential counsellor</t>
+          <t>respondent; defendant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1507">
       <c r="A1507" s="1" t="inlineStr">
         <is>
-          <t>vervolgcursus</t>
+          <t>verzoek tot herziening</t>
         </is>
       </c>
       <c r="B1507" s="1" t="inlineStr">
         <is>
-          <t>follow-up course</t>
+          <t>request for reconsideration/review</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1508">
       <c r="A1508" s="1" t="inlineStr">
         <is>
-          <t>verweerder</t>
+          <t>verzuim</t>
         </is>
       </c>
       <c r="B1508" s="1" t="inlineStr">
         <is>
-          <t>respondent; defendant</t>
+          <t>absenteeism</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1509">
       <c r="A1509" s="1" t="inlineStr">
         <is>
-          <t>verzoek tot herziening</t>
+          <t>vice-rector magnificus</t>
         </is>
       </c>
       <c r="B1509" s="1" t="inlineStr">
         <is>
-          <t>request for reconsideration/review</t>
+          <t>Vice-Rector Magnificus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1510">
       <c r="A1510" s="1" t="inlineStr">
         <is>
-          <t>verzuim</t>
+          <t>vice-voorzitter CvB</t>
         </is>
       </c>
       <c r="B1510" s="1" t="inlineStr">
         <is>
-          <t>absenteeism</t>
+          <t>Vice-President / Deputy Chairman (of the Executive Board)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1511">
       <c r="A1511" s="1" t="inlineStr">
         <is>
-          <t>vice-rector magnificus</t>
+          <t>vierdejaars student</t>
         </is>
       </c>
       <c r="B1511" s="1" t="inlineStr">
         <is>
-          <t>Vice-Rector Magnificus</t>
+          <t>fourth-year student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1512">
       <c r="A1512" s="1" t="inlineStr">
         <is>
-          <t>vice-voorzitter CvB</t>
+          <t>visitatie</t>
         </is>
       </c>
       <c r="B1512" s="1" t="inlineStr">
         <is>
-          <t>Vice-President / Deputy Chairman (of the Executive Board)</t>
+          <t>assessment; audit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1513">
       <c r="A1513" s="1" t="inlineStr">
         <is>
-          <t>vierdejaars student</t>
+          <t>visitatiecommissie</t>
         </is>
       </c>
       <c r="B1513" s="1" t="inlineStr">
         <is>
-          <t>fourth-year student</t>
+          <t>audit committee; audit panel</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1514">
       <c r="A1514" s="1" t="inlineStr">
         <is>
-          <t>visitatie</t>
+          <t>VKV (Visum Kort Verblijf)</t>
         </is>
       </c>
       <c r="B1514" s="1" t="inlineStr">
         <is>
-          <t>assessment; audit</t>
+          <t>short-stay visa</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1515">
       <c r="A1515" s="1" t="inlineStr">
         <is>
-          <t>visitatiecommissie</t>
+          <t>voertaal</t>
         </is>
       </c>
       <c r="B1515" s="1" t="inlineStr">
         <is>
-          <t>audit committee; audit panel</t>
+          <t>working language; language of instruction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1516">
       <c r="A1516" s="1" t="inlineStr">
         <is>
-          <t>VKV (Visum Kort Verblijf)</t>
+          <t>voldoende (cijfer)</t>
         </is>
       </c>
       <c r="B1516" s="1" t="inlineStr">
         <is>
-          <t>short-stay visa</t>
+          <t>pass; pass mark</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1517">
       <c r="A1517" s="1" t="inlineStr">
         <is>
-          <t>voertaal</t>
+          <t>voltijd</t>
         </is>
       </c>
       <c r="B1517" s="1" t="inlineStr">
         <is>
-          <t>working language; language of instruction</t>
+          <t>full-time</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1518">
       <c r="A1518" s="1" t="inlineStr">
         <is>
-          <t>voldoende (cijfer)</t>
+          <t>voltijdprogramma</t>
         </is>
       </c>
       <c r="B1518" s="1" t="inlineStr">
         <is>
-          <t>pass; pass mark</t>
+          <t>full-time programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1519">
       <c r="A1519" s="1" t="inlineStr">
         <is>
-          <t>voltijd</t>
+          <t>voltijdstudent</t>
         </is>
       </c>
       <c r="B1519" s="1" t="inlineStr">
         <is>
-          <t>full-time</t>
+          <t>full-time student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1520">
       <c r="A1520" s="1" t="inlineStr">
         <is>
-          <t>voltijdprogramma</t>
+          <t>volwassenenonderwijs</t>
         </is>
       </c>
       <c r="B1520" s="1" t="inlineStr">
         <is>
-          <t>full-time programme</t>
+          <t>adult education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1521">
       <c r="A1521" s="1" t="inlineStr">
         <is>
-          <t>voltijdstudent</t>
+          <t>vooraanmelding</t>
         </is>
       </c>
       <c r="B1521" s="1" t="inlineStr">
         <is>
-          <t>full-time student</t>
+          <t>preliminary registration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1522">
       <c r="A1522" s="1" t="inlineStr">
         <is>
-          <t>volwassenenonderwijs</t>
+          <t>vooraanmeldingscijfers</t>
         </is>
       </c>
       <c r="B1522" s="1" t="inlineStr">
         <is>
-          <t>adult education</t>
+          <t>preliminary registration figures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1523">
       <c r="A1523" s="1" t="inlineStr">
         <is>
-          <t>vooraanmelding</t>
+          <t>voorbereidend jaar</t>
         </is>
       </c>
       <c r="B1523" s="1" t="inlineStr">
         <is>
-          <t>preliminary registration</t>
+          <t>preparatory year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1524">
       <c r="A1524" s="1" t="inlineStr">
         <is>
-          <t>vooraanmeldingscijfers</t>
+          <t>voordragen (voor benoeming)</t>
         </is>
       </c>
       <c r="B1524" s="1" t="inlineStr">
         <is>
-          <t>preliminary registration figures</t>
+          <t>nominate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1525">
       <c r="A1525" s="1" t="inlineStr">
         <is>
-          <t>voorbereidend jaar</t>
+          <t>voorlichter (persvoorlichter)</t>
         </is>
       </c>
       <c r="B1525" s="1" t="inlineStr">
         <is>
-          <t>preparatory year</t>
+          <t>public relations officer; press officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1526">
       <c r="A1526" s="1" t="inlineStr">
         <is>
-          <t>voordragen (voor benoeming)</t>
+          <t>voorlichting</t>
         </is>
       </c>
       <c r="B1526" s="1" t="inlineStr">
         <is>
-          <t>nominate</t>
+          <t>information</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1527">
       <c r="A1527" s="1" t="inlineStr">
         <is>
-          <t>voorlichter (persvoorlichter)</t>
+          <t>voorlichting (naar de pers communiceren)</t>
         </is>
       </c>
       <c r="B1527" s="1" t="inlineStr">
         <is>
-          <t>public relations officer; press officer</t>
+          <t>press briefing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1528">
       <c r="A1528" s="1" t="inlineStr">
         <is>
-          <t>voorlichting</t>
+          <t>voorlichtingsbrochure</t>
         </is>
       </c>
       <c r="B1528" s="1" t="inlineStr">
         <is>
-          <t>information</t>
+          <t>information brochure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1529">
       <c r="A1529" s="1" t="inlineStr">
         <is>
-          <t>voorlichting (naar de pers communiceren)</t>
+          <t>voorlichtingsdag</t>
         </is>
       </c>
       <c r="B1529" s="1" t="inlineStr">
         <is>
-          <t>press briefing</t>
+          <t>information day</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1530">
       <c r="A1530" s="1" t="inlineStr">
         <is>
-          <t>voorlichtingsbrochure</t>
+          <t>voorlichtingsmarkt</t>
         </is>
       </c>
       <c r="B1530" s="1" t="inlineStr">
         <is>
-          <t>information brochure</t>
+          <t>information fair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1531">
       <c r="A1531" s="1" t="inlineStr">
         <is>
-          <t>voorlichtingsdag</t>
+          <t>voorlichtingspakket</t>
         </is>
       </c>
       <c r="B1531" s="1" t="inlineStr">
         <is>
-          <t>information day</t>
+          <t>information pack</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1532">
       <c r="A1532" s="1" t="inlineStr">
         <is>
-          <t>voorlichtingsmarkt</t>
+          <t>voornaam</t>
         </is>
       </c>
       <c r="B1532" s="1" t="inlineStr">
         <is>
-          <t>information fair</t>
+          <t>first name; given name; Christian name</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1533">
       <c r="A1533" s="1" t="inlineStr">
         <is>
-          <t>voorlichtingspakket</t>
+          <t>vooropleiding</t>
         </is>
       </c>
       <c r="B1533" s="1" t="inlineStr">
         <is>
-          <t>information pack</t>
+          <t>previous education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1534">
       <c r="A1534" s="1" t="inlineStr">
         <is>
-          <t>voornaam</t>
+          <t>vooropleidingseis</t>
         </is>
       </c>
       <c r="B1534" s="1" t="inlineStr">
         <is>
-          <t>first name; given name; Christian name</t>
+          <t>entrance requirement(s)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1535">
       <c r="A1535" s="1" t="inlineStr">
         <is>
-          <t>vooropleiding</t>
+          <t>voorstel</t>
         </is>
       </c>
       <c r="B1535" s="1" t="inlineStr">
         <is>
-          <t>previous education</t>
+          <t>proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1536">
       <c r="A1536" s="1" t="inlineStr">
         <is>
-          <t>vooropleidingseis</t>
+          <t>voortentamen</t>
         </is>
       </c>
       <c r="B1536" s="1" t="inlineStr">
         <is>
-          <t>entrance requirement(s)</t>
+          <t>preliminary examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1537">
       <c r="A1537" s="1" t="inlineStr">
         <is>
-          <t>voorstel</t>
+          <t>voortgezet onderwijs</t>
         </is>
       </c>
       <c r="B1537" s="1" t="inlineStr">
         <is>
-          <t>proposal</t>
+          <t>secondary education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1538">
       <c r="A1538" s="1" t="inlineStr">
         <is>
-          <t>voortentamen</t>
+          <t>voorwaardelijke financiering</t>
         </is>
       </c>
       <c r="B1538" s="1" t="inlineStr">
         <is>
-          <t>preliminary examination</t>
+          <t>conditional funding/financing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1539">
       <c r="A1539" s="1" t="inlineStr">
         <is>
-          <t>voortgezet onderwijs</t>
+          <t>voorzitter</t>
         </is>
       </c>
       <c r="B1539" s="1" t="inlineStr">
         <is>
-          <t>secondary education</t>
+          <t>chairman; chairperson; chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1540">
       <c r="A1540" s="1" t="inlineStr">
         <is>
-          <t>voorwaardelijke financiering</t>
+          <t>voorzitter CvB</t>
         </is>
       </c>
       <c r="B1540" s="1" t="inlineStr">
         <is>
-          <t>conditional funding/financing</t>
+          <t>President (of the Executive Board)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1541">
       <c r="A1541" s="1" t="inlineStr">
         <is>
-          <t>voorzitter</t>
+          <t>vorming</t>
         </is>
       </c>
       <c r="B1541" s="1" t="inlineStr">
         <is>
-          <t>chairman; chairperson; chair</t>
+          <t>education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1542">
       <c r="A1542" s="1" t="inlineStr">
         <is>
-          <t>voorzitter CvB</t>
+          <t>vrije instroom</t>
         </is>
       </c>
       <c r="B1542" s="1" t="inlineStr">
         <is>
-          <t>President (of the Executive Board)</t>
+          <t>unrestricted intake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1543">
       <c r="A1543" s="1" t="inlineStr">
         <is>
-          <t>vorming</t>
+          <t>vrije keuzeruimte</t>
         </is>
       </c>
       <c r="B1543" s="1" t="inlineStr">
         <is>
-          <t>education</t>
+          <t>elective credits</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1544">
       <c r="A1544" s="1" t="inlineStr">
         <is>
-          <t>vrije instroom</t>
+          <t>vrijstelling</t>
         </is>
       </c>
       <c r="B1544" s="1" t="inlineStr">
         <is>
-          <t>unrestricted intake</t>
+          <t>exemption</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1545">
       <c r="A1545" s="1" t="inlineStr">
         <is>
-          <t>vrije keuzeruimte</t>
+          <t>vrijstelling hebben</t>
         </is>
       </c>
       <c r="B1545" s="1" t="inlineStr">
         <is>
-          <t>elective credits</t>
+          <t>to be exempted from</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1546">
       <c r="A1546" s="1" t="inlineStr">
         <is>
-          <t>vrijstelling</t>
+          <t>vrijstelling verlenen</t>
         </is>
       </c>
       <c r="B1546" s="1" t="inlineStr">
         <is>
-          <t>exemption</t>
+          <t>to exempt</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1547">
       <c r="A1547" s="1" t="inlineStr">
         <is>
-          <t>vrijstelling hebben</t>
+          <t>vrijwillig ontslag</t>
         </is>
       </c>
       <c r="B1547" s="1" t="inlineStr">
         <is>
-          <t>to be exempted from</t>
+          <t>voluntary redundancy; voluntary termination of employment; resignation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1548">
       <c r="A1548" s="1" t="inlineStr">
         <is>
-          <t>vrijstelling verlenen</t>
+          <t>VSNU (Vereniging van Samenwerkende Nederlandse Universiteiten)</t>
         </is>
       </c>
       <c r="B1548" s="1" t="inlineStr">
         <is>
-          <t>to exempt</t>
+          <t>Association of Universities in the Netherlands</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1549">
       <c r="A1549" s="1" t="inlineStr">
         <is>
-          <t>vrijwillig ontslag</t>
+          <t>VWO (voorbereidend wetenschappelijk onderwijs)</t>
         </is>
       </c>
       <c r="B1549" s="1" t="inlineStr">
         <is>
-          <t>voluntary redundancy; voluntary termination of employment; resignation</t>
+          <t>VWO ("pre-university education")</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1550">
       <c r="A1550" s="1" t="inlineStr">
         <is>
-          <t>VSNU (Vereniging van Samenwerkende Nederlandse Universiteiten)</t>
+          <t>waardering (cijfer)</t>
         </is>
       </c>
       <c r="B1550" s="1" t="inlineStr">
         <is>
-          <t>Association of Universities in the Netherlands</t>
+          <t>mark; grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1551">
       <c r="A1551" s="1" t="inlineStr">
         <is>
-          <t>VWO (voorbereidend wetenschappelijk onderwijs)</t>
+          <t>waarnemend</t>
         </is>
       </c>
       <c r="B1551" s="1" t="inlineStr">
         <is>
-          <t>VWO ("pre-university education")</t>
+          <t>interim; acting</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1552">
       <c r="A1552" s="1" t="inlineStr">
         <is>
-          <t>waardering (cijfer)</t>
+          <t>wat verder ter tafel komt (wvttk)</t>
         </is>
       </c>
       <c r="B1552" s="1" t="inlineStr">
         <is>
-          <t>mark; grade</t>
+          <t>any other business (a.o.b.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1553">
       <c r="A1553" s="1" t="inlineStr">
         <is>
-          <t>waarnemend</t>
+          <t>welzijn</t>
         </is>
       </c>
       <c r="B1553" s="1" t="inlineStr">
         <is>
-          <t>interim; acting</t>
+          <t>well-being</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1554">
       <c r="A1554" s="1" t="inlineStr">
         <is>
-          <t>wat verder ter tafel komt (wvttk)</t>
+          <t>werkcollege</t>
         </is>
       </c>
       <c r="B1554" s="1" t="inlineStr">
         <is>
-          <t>any other business (a.o.b.)</t>
+          <t>tutorial</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1555">
       <c r="A1555" s="1" t="inlineStr">
         <is>
-          <t>welzijn</t>
+          <t>werkdruk</t>
         </is>
       </c>
       <c r="B1555" s="1" t="inlineStr">
         <is>
-          <t>well-being</t>
+          <t>work pressure; pressure at work</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1556">
       <c r="A1556" s="1" t="inlineStr">
         <is>
-          <t>werkcollege</t>
+          <t>werkgever</t>
         </is>
       </c>
       <c r="B1556" s="1" t="inlineStr">
         <is>
-          <t>tutorial</t>
+          <t>employer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1557">
       <c r="A1557" s="1" t="inlineStr">
         <is>
-          <t>werkdruk</t>
+          <t>werkgeversbijdrage</t>
         </is>
       </c>
       <c r="B1557" s="1" t="inlineStr">
         <is>
-          <t>work pressure; pressure at work</t>
+          <t>employer's contribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1558">
       <c r="A1558" s="1" t="inlineStr">
         <is>
-          <t>werkgever</t>
+          <t>werkgroep</t>
         </is>
       </c>
       <c r="B1558" s="1" t="inlineStr">
         <is>
-          <t>employer</t>
+          <t>seminar; working group</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1559">
       <c r="A1559" s="1" t="inlineStr">
         <is>
-          <t>werkgeversbijdrage</t>
+          <t>werkgroep (indien gekoppeld aan een reeks colleges)</t>
         </is>
       </c>
       <c r="B1559" s="1" t="inlineStr">
         <is>
-          <t>employer's contribution</t>
+          <t>tutorial</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1560">
       <c r="A1560" s="1" t="inlineStr">
         <is>
-          <t>werkgroep</t>
+          <t>Werkloosheidwet (WW)</t>
         </is>
       </c>
       <c r="B1560" s="1" t="inlineStr">
         <is>
-          <t>seminar; working group</t>
+          <t>Unemployment Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1561">
       <c r="A1561" s="1" t="inlineStr">
         <is>
-          <t>werkgroep (indien gekoppeld aan een reeks colleges)</t>
+          <t>werknemer</t>
         </is>
       </c>
       <c r="B1561" s="1" t="inlineStr">
         <is>
-          <t>tutorial</t>
+          <t>employee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1562">
       <c r="A1562" s="1" t="inlineStr">
         <is>
-          <t>Werkloosheidwet (WW)</t>
+          <t>werkoverleg</t>
         </is>
       </c>
       <c r="B1562" s="1" t="inlineStr">
         <is>
-          <t>Unemployment Act</t>
+          <t>staff meeting</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1563">
       <c r="A1563" s="1" t="inlineStr">
         <is>
-          <t>werknemer</t>
+          <t>werkstudent</t>
         </is>
       </c>
       <c r="B1563" s="1" t="inlineStr">
         <is>
-          <t>employee</t>
+          <t>student with a (part-time) job</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1564">
       <c r="A1564" s="1" t="inlineStr">
         <is>
-          <t>werkoverleg</t>
+          <t>werkstuk</t>
         </is>
       </c>
       <c r="B1564" s="1" t="inlineStr">
         <is>
-          <t>staff meeting</t>
+          <t>paper; assignment; project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1565">
       <c r="A1565" s="1" t="inlineStr">
         <is>
-          <t>werkstudent</t>
+          <t>werkvergunning</t>
         </is>
       </c>
       <c r="B1565" s="1" t="inlineStr">
         <is>
-          <t>student with a (part-time) job</t>
+          <t>work permit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1566">
       <c r="A1566" s="1" t="inlineStr">
         <is>
-          <t>werkstuk</t>
+          <t>werkvorm</t>
         </is>
       </c>
       <c r="B1566" s="1" t="inlineStr">
         <is>
-          <t>paper; assignment; project</t>
+          <t>mode of instruction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1567">
       <c r="A1567" s="1" t="inlineStr">
         <is>
-          <t>werkvergunning</t>
+          <t>Wet op de Arbeidsongeschiktheid (WAO)</t>
         </is>
       </c>
       <c r="B1567" s="1" t="inlineStr">
         <is>
-          <t>work permit</t>
+          <t>Disability Insurance Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1568">
       <c r="A1568" s="1" t="inlineStr">
         <is>
-          <t>werkvorm</t>
+          <t>wetenschap</t>
         </is>
       </c>
       <c r="B1568" s="1" t="inlineStr">
         <is>
-          <t>mode of instruction</t>
+          <t>science (betavakken); scholarship (niet-betavakken)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1569">
       <c r="A1569" s="1" t="inlineStr">
         <is>
-          <t>Wet op de Arbeidsongeschiktheid (WAO)</t>
+          <t>wetenschappelijk</t>
         </is>
       </c>
       <c r="B1569" s="1" t="inlineStr">
         <is>
-          <t>Disability Insurance Act</t>
+          <t>academic; disciplinary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1570">
       <c r="A1570" s="1" t="inlineStr">
         <is>
-          <t>wetenschap</t>
+          <t>wetenschappelijk directeur</t>
         </is>
       </c>
       <c r="B1570" s="1" t="inlineStr">
         <is>
-          <t>science (betavakken); scholarship (niet-betavakken)</t>
+          <t>Scientific Director (science institutes); Academic Director (humanities institutes)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1571">
       <c r="A1571" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijk</t>
+          <t>wetenschappelijk hoofdmedewerker</t>
         </is>
       </c>
       <c r="B1571" s="1" t="inlineStr">
         <is>
-          <t>academic; disciplinary</t>
+          <t>senior lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1572">
       <c r="A1572" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijk directeur</t>
+          <t>wetenschappelijk medewerker</t>
         </is>
       </c>
       <c r="B1572" s="1" t="inlineStr">
         <is>
-          <t>Scientific Director (science institutes); Academic Director (humanities institutes)</t>
+          <t>lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1573">
       <c r="A1573" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijk hoofdmedewerker</t>
+          <t>wetenschappelijk onderwijs</t>
         </is>
       </c>
       <c r="B1573" s="1" t="inlineStr">
         <is>
-          <t>senior lecturer</t>
+          <t>university education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1574">
       <c r="A1574" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijk medewerker</t>
+          <t>wetenschappelijk onderzoek</t>
         </is>
       </c>
       <c r="B1574" s="1" t="inlineStr">
         <is>
-          <t>lecturer</t>
+          <t>scientific research; academic research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1575">
       <c r="A1575" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijk onderwijs</t>
+          <t>wetenschappelijk onderzoeker</t>
         </is>
       </c>
       <c r="B1575" s="1" t="inlineStr">
         <is>
-          <t>university education</t>
+          <t>researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1576">
       <c r="A1576" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijk onderzoek</t>
+          <t>wetenschappelijk tijdschrift</t>
         </is>
       </c>
       <c r="B1576" s="1" t="inlineStr">
         <is>
-          <t>scientific research; academic research</t>
+          <t>journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1577">
       <c r="A1577" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijk onderzoeker</t>
+          <t>wetenschappelijke integriteit</t>
         </is>
       </c>
       <c r="B1577" s="1" t="inlineStr">
         <is>
-          <t>researcher</t>
+          <t>academic integrity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1578">
       <c r="A1578" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijk tijdschrift</t>
+          <t>Wetenschappelijke Raad voor het Regeringsbeleid (WRR)</t>
         </is>
       </c>
       <c r="B1578" s="1" t="inlineStr">
         <is>
-          <t>journal</t>
+          <t>Netherlands Scientific Council for Government Policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1579">
       <c r="A1579" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijke integriteit</t>
+          <t>wetenschappelijke staf</t>
         </is>
       </c>
       <c r="B1579" s="1" t="inlineStr">
         <is>
-          <t>academic integrity</t>
+          <t>academic staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1580">
       <c r="A1580" s="1" t="inlineStr">
         <is>
-          <t>Wetenschappelijke Raad voor het Regeringsbeleid (WRR)</t>
+          <t>wetenschappen</t>
         </is>
       </c>
       <c r="B1580" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Scientific Council for Government Policy</t>
+          <t>arts and sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1581">
       <c r="A1581" s="1" t="inlineStr">
         <is>
-          <t>wetenschappelijke staf</t>
+          <t>wetenschapper</t>
         </is>
       </c>
       <c r="B1581" s="1" t="inlineStr">
         <is>
-          <t>academic staff</t>
+          <t>scientist; academic; scholar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1582">
       <c r="A1582" s="1" t="inlineStr">
         <is>
-          <t>wetenschappen</t>
+          <t>wetenschapsagenda</t>
         </is>
       </c>
       <c r="B1582" s="1" t="inlineStr">
         <is>
-          <t>arts and sciences</t>
+          <t>academic calendar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1583">
       <c r="A1583" s="1" t="inlineStr">
         <is>
-          <t>wetenschapper</t>
+          <t>wetenschapsbeleid</t>
         </is>
       </c>
       <c r="B1583" s="1" t="inlineStr">
         <is>
-          <t>scientist; academic; scholar</t>
+          <t>research policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1584">
       <c r="A1584" s="1" t="inlineStr">
         <is>
-          <t>wetenschapsagenda</t>
+          <t>wetenschapsbeoefening</t>
         </is>
       </c>
       <c r="B1584" s="1" t="inlineStr">
         <is>
-          <t>academic calendar</t>
+          <t>pursuit of science (beta) / scholarship (niet-beta); scientific and scholarly practice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1585">
       <c r="A1585" s="1" t="inlineStr">
         <is>
-          <t>wetenschapsbeleid</t>
+          <t>wetenschapscommissie</t>
         </is>
       </c>
       <c r="B1585" s="1" t="inlineStr">
         <is>
-          <t>research policy</t>
+          <t>research committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1586">
       <c r="A1586" s="1" t="inlineStr">
         <is>
-          <t>wetenschapsbeoefening</t>
+          <t>wetenschapsgebied</t>
         </is>
       </c>
       <c r="B1586" s="1" t="inlineStr">
         <is>
-          <t>pursuit of science (beta) / scholarship (niet-beta); scientific and scholarly practice</t>
+          <t>academic field; discipline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1587">
       <c r="A1587" s="1" t="inlineStr">
         <is>
-          <t>wetenschapscommissie</t>
+          <t>wetenschapsvoorlichter</t>
         </is>
       </c>
       <c r="B1587" s="1" t="inlineStr">
         <is>
-          <t>research committee</t>
+          <t>research communications adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1588">
       <c r="A1588" s="1" t="inlineStr">
         <is>
-          <t>wetenschapsgebied</t>
+          <t>wetenschapsvoorlichting</t>
         </is>
       </c>
       <c r="B1588" s="1" t="inlineStr">
         <is>
-          <t>academic field; discipline</t>
+          <t>research communications (office)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1589">
       <c r="A1589" s="1" t="inlineStr">
         <is>
-          <t>wetenschapsvoorlichter</t>
+          <t>wettelijk collegegeld</t>
         </is>
       </c>
       <c r="B1589" s="1" t="inlineStr">
         <is>
-          <t>research communications adviser</t>
+          <t>statutory tuition fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1590">
       <c r="A1590" s="1" t="inlineStr">
         <is>
-          <t>wetenschapsvoorlichting</t>
+          <t>WHW</t>
         </is>
       </c>
       <c r="B1590" s="1" t="inlineStr">
         <is>
-          <t>research communications (office)</t>
+          <t>Higher Education and Research Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1591">
       <c r="A1591" s="1" t="inlineStr">
         <is>
-          <t>wettelijk collegegeld</t>
+          <t>wijzigingsformulier</t>
         </is>
       </c>
       <c r="B1591" s="1" t="inlineStr">
         <is>
-          <t>statutory tuition fee</t>
+          <t>amendment form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1592">
       <c r="A1592" s="1" t="inlineStr">
         <is>
-          <t>WHW</t>
+          <t>Wiskunde en Natuurwetenschappen (W&amp;N)</t>
         </is>
       </c>
       <c r="B1592" s="1" t="inlineStr">
         <is>
-          <t>Higher Education and Research Act</t>
+          <t>Faculty of Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1593">
       <c r="A1593" s="1" t="inlineStr">
         <is>
-          <t>wijzigingsformulier</t>
+          <t>wisselleerstoel</t>
         </is>
       </c>
       <c r="B1593" s="1" t="inlineStr">
         <is>
-          <t>amendment form</t>
+          <t>rotating professorship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1594">
       <c r="A1594" s="1" t="inlineStr">
         <is>
-          <t>Wiskunde en Natuurwetenschappen (W&amp;N)</t>
+          <t>wo</t>
         </is>
       </c>
       <c r="B1594" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Science</t>
+          <t>higher education; university education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1595">
       <c r="A1595" s="1" t="inlineStr">
         <is>
-          <t>wisselleerstoel</t>
+          <t>woordvoerder</t>
         </is>
       </c>
       <c r="B1595" s="1" t="inlineStr">
         <is>
-          <t>rotating professorship</t>
+          <t>spokesperson</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1596">
       <c r="A1596" s="1" t="inlineStr">
         <is>
-          <t>wo</t>
+          <t>woordvoerder (iemand die het woord voert)</t>
         </is>
       </c>
       <c r="B1596" s="1" t="inlineStr">
         <is>
-          <t>higher education; university education</t>
+          <t>speaker</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1597">
       <c r="A1597" s="1" t="inlineStr">
         <is>
-          <t>woordvoerder</t>
+          <t>WP (wetenschappelijk personeel)</t>
         </is>
       </c>
       <c r="B1597" s="1" t="inlineStr">
         <is>
-          <t>spokesperson</t>
+          <t>academic staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1598">
       <c r="A1598" s="1" t="inlineStr">
         <is>
-          <t>woordvoerder (iemand die het woord voert)</t>
+          <t>wvttk</t>
         </is>
       </c>
       <c r="B1598" s="1" t="inlineStr">
         <is>
-          <t>speaker</t>
+          <t>aob</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1599">
       <c r="A1599" s="1" t="inlineStr">
         <is>
-          <t>WP (wetenschappelijk personeel)</t>
+          <t>zakken (voor een examen)</t>
         </is>
       </c>
       <c r="B1599" s="1" t="inlineStr">
         <is>
-          <t>academic staff</t>
+          <t>fail (an exam)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1600">
       <c r="A1600" s="1" t="inlineStr">
         <is>
-          <t>wvttk</t>
+          <t>zelfevaluatie</t>
         </is>
       </c>
       <c r="B1600" s="1" t="inlineStr">
         <is>
-          <t>aob</t>
+          <t>internal assessment / evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1601">
       <c r="A1601" s="1" t="inlineStr">
         <is>
-          <t>zakken (voor een examen)</t>
+          <t>zelfstudie (door de student)</t>
         </is>
       </c>
       <c r="B1601" s="1" t="inlineStr">
         <is>
-          <t>fail (an exam)</t>
+          <t>independent study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1602">
       <c r="A1602" s="1" t="inlineStr">
         <is>
-          <t>zelfevaluatie</t>
+          <t>zelfstudie (voor een visitatie)</t>
         </is>
       </c>
       <c r="B1602" s="1" t="inlineStr">
         <is>
-          <t>internal assessment / evaluation</t>
+          <t>internal assessment; self-assessment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1603">
       <c r="A1603" s="1" t="inlineStr">
         <is>
-          <t>zelfstudie (door de student)</t>
+          <t>ziektekostenregeling nederlandse universiteiten (ZNU)</t>
         </is>
       </c>
       <c r="B1603" s="1" t="inlineStr">
         <is>
-          <t>independent study</t>
+          <t>health insurance scheme of the Dutch universities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1604">
       <c r="A1604" s="1" t="inlineStr">
         <is>
-          <t>zelfstudie (voor een visitatie)</t>
+          <t>ziekteverzuim</t>
         </is>
       </c>
       <c r="B1604" s="1" t="inlineStr">
         <is>
-          <t>internal assessment; self-assessment</t>
+          <t>absenteeism; absentee rate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1605">
       <c r="A1605" s="1" t="inlineStr">
         <is>
-          <t>ziektekostenregeling nederlandse universiteiten (ZNU)</t>
+          <t>zij-instromer</t>
         </is>
       </c>
       <c r="B1605" s="1" t="inlineStr">
         <is>
-          <t>health insurance scheme of the Dutch universities</t>
+          <t>transfer student (student with a professional bachelor's degree who is taking a university master's degree)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1606">
       <c r="A1606" s="1" t="inlineStr">
         <is>
-          <t>ziekteverzuim</t>
+          <t>Zomervakantie</t>
         </is>
       </c>
       <c r="B1606" s="1" t="inlineStr">
         <is>
-          <t>absenteeism; absentee rate</t>
+          <t>summer holiday</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1607">
       <c r="A1607" s="1" t="inlineStr">
         <is>
-          <t>zij-instromer</t>
+          <t>zwaarte van de studie</t>
         </is>
       </c>
       <c r="B1607" s="1" t="inlineStr">
         <is>
-          <t>transfer student (student with a professional bachelor's degree who is taking a university master's degree)</t>
+          <t>study load</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1608">
       <c r="A1608" s="1" t="inlineStr">
         <is>
-          <t>Zomervakantie</t>
+          <t>zwaartepunt</t>
         </is>
       </c>
       <c r="B1608" s="1" t="inlineStr">
         <is>
-          <t>summer holiday</t>
+          <t>focus of research; research priority area</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1609">
       <c r="A1609" s="1" t="inlineStr">
         <is>
-          <t>zwaarte van de studie</t>
+          <t>zwak (punt)</t>
         </is>
       </c>
       <c r="B1609" s="1" t="inlineStr">
         <is>
-          <t>study load</t>
+          <t>weakness</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1610">
       <c r="A1610" s="1" t="inlineStr">
         <is>
-          <t>zwaartepunt</t>
+          <t>zwangerschapsverlof</t>
         </is>
       </c>
       <c r="B1610" s="1" t="inlineStr">
         <is>
-          <t>focus of research; research priority area</t>
+          <t>maternity leave</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1611">
       <c r="A1611" s="1" t="inlineStr">
         <is>
-          <t>zwak (punt)</t>
+          <t>zweetkamertje</t>
         </is>
       </c>
       <c r="B1611" s="1" t="inlineStr">
-        <is>
-[...22 lines deleted...]
-      <c r="B1613" s="1" t="inlineStr">
         <is>
           <t>sudatorium/sweat room</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">