--- v1 (2026-06-18)
+++ v2 (2026-08-03)
@@ -112,19387 +112,17359 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:B1611"/>
+  <dimension ref="A1:B1442"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Dutch term</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>English term</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>aanbesteding</t>
+          <t>Academiegebouw</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>tendering procedure</t>
+          <t>Academy Building</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>aanbeveling</t>
+          <t>academiestad</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>letter of recommendation; recommendation; reference</t>
+          <t>university town/city</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>aandachtsgebied</t>
+          <t>Academisch Historisch Museum</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>focus; issue; field of interest</t>
+          <t>Academic Historical Museum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>aangetekend (m.b.t. brieven)</t>
+          <t>academisch jaar</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>registered post</t>
+          <t>academic year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>aangewezen (instelling, opleiding)</t>
+          <t>academisch kwartiertje</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>recognised (institution, study programme)</t>
+          <t>15 minute's delay in start of lecture/tutorial</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>aankomende student</t>
+          <t>academisch ziekenhuis</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>prospective student</t>
+          <t>teaching hospital</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>aanloopkosten</t>
+          <t>academische graad</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>initial costs; initial expenses</t>
+          <t>university degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>aanloopschaal</t>
+          <t>academische lerarenopleiding</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>initial pay scale</t>
+          <t>postgraduate teacher training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>aanmelden</t>
+          <t>academische vorming</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>apply, register</t>
+          <t>university education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>aanmelding</t>
+          <t>Academische Zaken</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>registration; application</t>
+          <t>Strategy and Academic Affairs Directorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>aanmeldingscijfers</t>
+          <t>activiteitgericht huisvesten (AGH)</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>number of applications</t>
+          <t>activity-based workspaces (ABW)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>aanmeldingsformulier</t>
+          <t>afgestudeerde</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>registration form; application form</t>
+          <t>graduate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>aanmoedigingsprijs</t>
+          <t>afscheidscollege</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>incentive award</t>
+          <t>valedictory lecture; farewell lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>aanstellen</t>
+          <t>afstudeerbegeleider</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>to appoint</t>
+          <t>supervisor; thesis supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>aanstelling (baan)</t>
+          <t>afstudeeronderzoek</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>position; job</t>
+          <t>final project; thesis research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>aanstelling (benoeming)</t>
+          <t>afstudeeropdracht</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>appointment</t>
+          <t>final project; thesis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>aanstelling (tijdelijke)</t>
+          <t>afstudeerproject</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>temporary appointment</t>
+          <t>final project; graduation project; thesis project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>aanstelling (vaste)</t>
+          <t>afstudeerrichting</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>permanent appointment; tenured appointment; tenure (academic)</t>
+          <t>specialisation; main subject; major</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>aanstellingsbesluit</t>
+          <t>afstudeerscriptie</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>appointment decision</t>
+          <t>thesis; master's thesis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>aanstellingsbrief</t>
+          <t>afstudeervariant</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>letter of appointment.</t>
+          <t>specialisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>aanstellingsdatum</t>
+          <t>afstudeerwerk</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>date of appointment</t>
+          <t>graduation project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>aanvangssalaris</t>
+          <t>afstuderen</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>starting salary</t>
+          <t>to graduate; to obtain one's degree; to take one's degree; to complete one's studies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>aanvullend onderzoek</t>
+          <t>afstuderen aan de Universiteit Leiden</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>supplementary research; further research</t>
+          <t>to graduate from Leiden University</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>aanvullende beurs</t>
+          <t>afstuderen in</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>supplementary grant</t>
+          <t>to take a degree in</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>aanvullende eis</t>
+          <t>ambtelijk secretaris</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>supplementary requirement</t>
+          <t>Executive Secretary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>aanwezigheidsplicht</t>
+          <t>basiskwalificatie onderwijs (BKO)</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>compulsory attendance</t>
+          <t>University Teaching Qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>abactis (v.e. vereniging)</t>
+          <t>Bedrijfsbureau</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>secretary</t>
+          <t>Business Service Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>abonnement</t>
+          <t>bedrijfsvoering</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>subscription</t>
+          <t>Operational Management and Advisory</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>ABP (Algemeen Burgerlijk Pensioenfonds)</t>
+          <t>beoordeling (personeelslid)</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>the ABP Pension Fund (General Pension Fund for Public Employees)</t>
+          <t>performance appraisal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>absolveren</t>
+          <t>beoordelingsautoriteit</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>exempt (from)</t>
+          <t>assessment authority/body</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>academicus</t>
+          <t>beoordelingsgesprek</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>academic; university grade</t>
+          <t>performance interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>Academiegebouw</t>
+          <t>beoordelingsgesprek (verslag van)</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Academiegebouw; Academy Building</t>
+          <t>performance report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>academiestad</t>
+          <t>beoordelingskader</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>university town/city</t>
+          <t>assessment framework</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>academisch</t>
+          <t>beoordelingsschaal</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>university, academic</t>
+          <t>assessment scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>academisch aanbod</t>
+          <t>beoordelingsschaal (voor functiewaardering)</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>universities; university degree courses</t>
+          <t>grading scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>academisch centrum</t>
+          <t>bepaling</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>centre of learning; university centre (for)</t>
+          <t>provision; stipulation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>Academisch Historisch Museum</t>
+          <t>beroep (tegen)</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Academic Historical Museum</t>
+          <t>appeal (against)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>academisch jaar</t>
+          <t>beroep instellen tegen</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>academic year</t>
+          <t>to appeal against; to lodge an appeal against</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>academisch kwartiertje</t>
+          <t>beroepschrift</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>15 minute's delay in start of lecture/tutorial</t>
+          <t>appeal; letter of appeal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>academisch ziekenhuis</t>
+          <t>beroepserkenning</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>teaching hospital</t>
+          <t>professional recognition</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>academische basisopleiding</t>
+          <t>beroepsgericht</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>First-level university degree</t>
+          <t>vocational (MBO); professional (HBO)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>academische graad</t>
+          <t>beroepsgericht accent</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>university degree</t>
+          <t>vocational emphasis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>academische lerarenopleiding</t>
+          <t>beroepsgericht onderwijs</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>postgraduate teacher training</t>
+          <t>professional/vocational education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>academische vorming</t>
+          <t>beroepsgerichte orientatie</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>university education</t>
+          <t>professional orientation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>Academische Zaken</t>
+          <t>beroepsgrond</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Department of Academic Affairs</t>
+          <t>grounds for appeal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>accent (binnen het hoofdvak)</t>
+          <t>beroepskeuzeadviseur</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>emphasis</t>
+          <t>careers adviser; careers officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>accountantsverklaring</t>
+          <t>beroepsmogelijkheid</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>audit certificate</t>
+          <t>possibility of appeal; option of appealing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>accrediatiekader</t>
+          <t>beroepsonderwijs (hoger)</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>accreditation framework</t>
+          <t>professional education (higher)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>accreditatie</t>
+          <t>beroepsonderwijs (lager en middelbaar)</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>accreditation</t>
+          <t>vocational education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>accreditatie van rechtswege</t>
+          <t>beroepsopleiding</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>accreditation by virtue of law</t>
+          <t>technical/vocational/occupational training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>accreditatie-orgaan</t>
+          <t>beroepspraktijk</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>accreditation body</t>
+          <t>professional practice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>accreditatiebesluit</t>
+          <t>beslisregels</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>accreditation decision</t>
+          <t>decision-making rules</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>achternaam</t>
+          <t>besluitvorming</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>surname; last name; family name</t>
+          <t>decision-making</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>actiefzijde</t>
+          <t>bestemmen (van geld)</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>assets/credit side</t>
+          <t>allocate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>activa</t>
+          <t>bestuderen</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>assets</t>
+          <t>study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>activiteitgericht huisvesten (AGH)</t>
+          <t>bestudering</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>activity-based workspaces (ABW)</t>
+          <t>study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>administratie (afdeling)</t>
+          <t>bestuur (de bestuurders)</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>administrative department; administration</t>
+          <t>board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>administratie (hoofd van de afdeling)</t>
+          <t>bestuur (het besturen)</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>chief administrative officer</t>
+          <t>management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>administratie (medewerker van de afdeling)</t>
+          <t>bestuur en beheer (B&amp;B)</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>administrative officer</t>
+          <t>management and operations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>administratie (stukken)</t>
+          <t>bestuur van de universiteit</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>records</t>
+          <t>Executive Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>administratienummer</t>
+          <t>bestuurder</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>registration number</t>
+          <t>Board member; administrator; manager</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>adviescommissie</t>
+          <t>bestuurlijk</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>advisory committee</t>
+          <t>administrative</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>adviesgroep</t>
+          <t>Bestuurlijke Zaken</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>advisory group</t>
+          <t>Management Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>adviesorgaan</t>
+          <t>Bestuurs- en Beheersreglement</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>advisory body</t>
+          <t>Executive and Management Regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>adviesraad</t>
+          <t>bestuursambtenaar</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>advisory council</t>
+          <t>administrative officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>adviesrecht</t>
+          <t>bestuursberaad</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>advisory powers</t>
+          <t>management board; periodic meeting of the Executive Board and the deans of the faculties</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>afgestudeerde</t>
+          <t>bestuursbeurs</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>graduate</t>
+          <t>grant for membership of a committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>afscheidscollege</t>
+          <t>Bestuursbureau</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>valedictory lecture; farewell lecture</t>
+          <t>Administration and Central Services</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>afschrijven (boekwaarde verlagen)</t>
+          <t>bestuursgebouw</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>write off (for depreciation)</t>
+          <t>University offices</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>afsluiten (boekhouding)</t>
+          <t>Bestuurskunde</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>balance / close (the books)</t>
+          <t>Public Administration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>afsluitend examen</t>
+          <t>bestuurslid</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>final examination</t>
+          <t>board member</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>afstandsonderwijs</t>
+          <t>bestuursraad (ministerie)</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>distance learning (courses)</t>
+          <t>Administrative Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>afstudeerbegeleider</t>
+          <t>bestuursstaf</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>supervisor; thesis supervisor</t>
+          <t>Executive Staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>afstudeerfonds</t>
+          <t>bestuurstaken</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>graduation fund</t>
+          <t>administrative responsibilities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>afstudeeronderzoek</t>
+          <t>bestuurszaken (de afdeling)</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>final project; thesis research</t>
+          <t>Department of Administrative Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>afstudeeropdracht</t>
+          <t>bestuurszaken (hoofd)</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>final project; thesis</t>
+          <t>Chief Administrative Officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>afstudeerproject</t>
+          <t>bestuurszaken (medewerker)</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>final project; graduation project; thesis project</t>
+          <t>administrative officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>afstudeerrichting</t>
+          <t>beta-</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>specialisation; main subject; major</t>
+          <t>science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>afstudeerscriptie</t>
+          <t>betawetenschappen</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>thesis; master's thesis</t>
+          <t>sciences; science (subjects)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>afstudeervariant</t>
+          <t>beurs</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>specialisation</t>
+          <t>grant; scholarship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>afstudeerwerk</t>
+          <t>beurspromovendus</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>graduation project</t>
+          <t>PhD candidate with a scholarship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>afstuderen</t>
+          <t>beursstudent</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>to graduate; to obtain one's degree; to take one's degree; to complete one's studies</t>
+          <t>grant/scholarship student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>afstuderen aan de Universiteit Leiden</t>
+          <t>beurzenstelsel</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>to graduate from Leiden University</t>
+          <t>system of grants</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>afstuderen in</t>
+          <t>bevallingsverlof</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>to take a degree in</t>
+          <t>maternity leave</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>aftrekbaar (v.d. belasting)</t>
+          <t>bevestigingsbrief</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>deductible; tax deductible</t>
+          <t>letter of confirmation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>aftrekpost</t>
+          <t>bevestigingsbrief van aanmelding</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>deductible item/expense; tax deductible item/expense</t>
+          <t>confirmation of registration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>afvloeiingsregeling</t>
+          <t>bevoegd gezag</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>staff reduction scheme, severance scheme</t>
+          <t>competent authority</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>afwijzen (laten zakken)</t>
+          <t>bevoegdheid</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>to fail (a candidate in an examination)</t>
+          <t>competence, authority, power, rights and qualifications</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>afwijzen (van een aanvraag)</t>
+          <t>bevoegdheid uitoefenen om…</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>reject</t>
+          <t>exercise the power to...</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>agenda (lijst van gebeurtenissen)</t>
+          <t>bevordering</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>calendar</t>
+          <t>promotion</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>agenda (notitieboekje)</t>
+          <t>bewaartermijn</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>diary</t>
+          <t>retention period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>agenda (vergadering)</t>
+          <t>bewakingsdienst</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>agenda</t>
+          <t>security; security service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>agendapunt</t>
+          <t>bewijs van aanmelding</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>item on the agenda; agenda item</t>
+          <t>proof of registration/application</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>agio (assistent-geneeskundige in opleiding)</t>
+          <t>bewijs van inschrijving</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>trainee medical specialist and research assistant; house officer</t>
+          <t>proof of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>agnio (assistent-geneeskundige niet in opleiding)</t>
+          <t>bezemklas</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>resident/junior doctor not training for a particular specialisation</t>
+          <t>remedial class</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>aio (assistent in opleiding)</t>
+          <t>bezetting (personeel)</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate; trainee research assistant (for context see Nuffic)</t>
+          <t>total staff; staff numbers</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>aio-schap</t>
+          <t>bezoldiging</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>PhD position</t>
+          <t>remuneration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>akte van bekwaamheid</t>
+          <t>bezuiniging</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>teaching certificate/qualification</t>
+          <t>retrenchment; austerity measures; cost-cutting</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>alfawetenschappen</t>
+          <t>bezwaar (tegen)</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Arts &amp; Humanities (see Nuffic)</t>
+          <t>objection; complaint (against)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>Algemeen Bestuurlijke en Juridische Zaken</t>
+          <t>bezwaar aantekenen</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>General Administrative and Legal Affairs</t>
+          <t>to lodge an objection/complaint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>Algemene Zaken</t>
+          <t>bezwaarschrift</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>General Administrative Affairs</t>
+          <t>objection/complaint; letter of objection/complaint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>alumna</t>
+          <t>bibliothecaris</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>alumna</t>
+          <t>librarian</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>alumnae</t>
+          <t>bibliotheek</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>alumnae</t>
+          <t>library</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>alumni</t>
+          <t>bij gebleken geschiktheid</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>alumni</t>
+          <t>subject to satisfactory performance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>alumnus</t>
+          <t>bijbaantje</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>alumnus</t>
+          <t>part-time job</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>amanuensis</t>
+          <t>bijles</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>laboratory assistant; laboratory technician</t>
+          <t>coaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>ambtelijk secretaris</t>
+          <t>bijscholing</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>board secretary; secretary to the ... board</t>
+          <t>refresher course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>ambtenaar (als baan)</t>
+          <t>bijstand</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>officer</t>
+          <t>social security benefit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>ambtenaar (als wettige status)</t>
+          <t>bijzonder hoogleraar</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>civil servant</t>
+          <t>professor by special appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>ambtsopleiding (v.e. predikant)</t>
+          <t>bijzonder onderwijs</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>ministry training</t>
+          <t>denominational education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>anciënniteit</t>
+          <t>bijzondere kwaliteitskenmerken</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>seniority</t>
+          <t>distincive quality features</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>AOW (Algemene Ouderdomswet)</t>
+          <t>bijzondere leerstoel</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>General Old Age Pensions Act</t>
+          <t>endowed chair; special chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>arbeidscontract</t>
+          <t>bijzondere universiteit</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>employment contract</t>
+          <t>denominational university</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>arbeidsmarkt</t>
+          <t>bilateraal</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>job market (used mainly by job-seekers; labour market (used mainly in economics, politics,etc.)</t>
+          <t>bilateral</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>arbeidsongeschikt</t>
+          <t>binair</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>disabled for work</t>
+          <t>binary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>arbeidsongeschiktheid</t>
+          <t>BKO</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>work disability</t>
+          <t>Basic Teaching Qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>arbeidsongeschiktheidsverzekering</t>
+          <t>blad (wetenschappelijk)</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>disability insurance</t>
+          <t>journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>arbeidsovereenkomst</t>
+          <t>blok</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>employment contract</t>
+          <t>block (part of a course)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>arbeidsplaats</t>
+          <t>blokken (hard studeren)</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>job; position</t>
+          <t>to cram, to swot</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>arbeidsvoorwaarden</t>
+          <t>blokonderwijs</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>terms and conditions of employment</t>
+          <t>modular courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>Arbowet</t>
+          <t>boekenlijst</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Health and Safety at Work Act</t>
+          <t>reading list; book list</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>archeologie</t>
+          <t>boekhouding (de afdeling)</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>archaeology</t>
+          <t>accounts department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>archiefonderzoek</t>
+          <t>boekhouding (de boeken)</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>archive research</t>
+          <t>accounts</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>arts</t>
+          <t>boekwaarde</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>physician, doctor</t>
+          <t>book value</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>arts-assistent</t>
+          <t>boven de formatie</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>house officer; houseman; intern</t>
+          <t>supernumerary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>artsexamen</t>
+          <t>boventallig</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>final examination in Medicine</t>
+          <t>redundant; superfluous</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>assistent in opleiding</t>
+          <t>briefhoofd</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate</t>
+          <t>letterhead</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>assistentschap (med)</t>
+          <t>briefhoofd (papier met)</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>internship; medical internship</t>
+          <t>letterhead paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>atheneum</t>
+          <t>brutoloon</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>pre-university education</t>
+          <t>gross wage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>auditor</t>
+          <t>brutosalaris</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>guest student (within a university)</t>
+          <t>gross salary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>autochtoon</t>
+          <t>BSA (bindend studieadvies)</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>indigenous; native Dutch</t>
+          <t>binding study advice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>avondonderwijs</t>
+          <t>BTW</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>evening classes</t>
+          <t>VAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>avondopleiding</t>
+          <t>budgetrecht</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>evening programme</t>
+          <t>budgetary responsibility</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>BA / BSc</t>
+          <t>buiten de formatie</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bachelor of Arts/Bachelor of Science</t>
+          <t>supernumerary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>baan</t>
+          <t>buitengewoon onderwijs</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>job; position</t>
+          <t>special education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>baccalaureaat</t>
+          <t>buitenlandse student</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>baccalaureate</t>
+          <t>international student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>bachelor-masterstelsel</t>
+          <t>buitenpromovendus</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>bachelor-master's system</t>
+          <t>external PhD candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>bachelordiploma</t>
+          <t>bul</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>bachelor's degree (BA/BSc)</t>
+          <t>degree certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>bacheloropleiding (zoals aangeboden door de universiteit)</t>
+          <t>Bureau Inschrijvingen</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>bachelor's degree programme</t>
+          <t>Student Registry</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>bachelorstudent</t>
+          <t>Bureau van de Decaan</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>bachelor's student</t>
+          <t>Dean's Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>bachelortitel</t>
+          <t>Bureau van de Pedel</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bachelor of Arts/ Bachelor of Science (BA/BSc)</t>
+          <t>Beadle's Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>balie</t>
+          <t>bursaal</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>desk; information desk</t>
+          <t>scholarship student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>BaMa stelsel</t>
+          <t>Campus Den Haag</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>bachelor-master's system</t>
+          <t>Campus The Hague</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>banencentrum</t>
+          <t>CAO (Collectieve Arbeidsovereenkomst)</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>careers centre</t>
+          <t>Collective Labour Agreement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>banenmarkt</t>
+          <t>capaciteitsbeheersing</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>careers fair</t>
+          <t>capacity management; intake restriction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>basisarts</t>
+          <t>capaciteitsfixus</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>medical school graduate (see Nuffic explanation)</t>
+          <t>restriction in connection with teaching capacity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>basisbeurs</t>
+          <t>Catering en Partycatering</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>basic student grant</t>
+          <t>Catering Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>basiscursus</t>
+          <t>Centraal Stembureau</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>foundation course; elementary course</t>
+          <t>Central Elections Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>basiskwalificatie onderwijs (BKO)</t>
+          <t>centrale aanmelding</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Basic Teaching Qualification; University Teaching Qualification</t>
+          <t>central registration; central application</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>basisonderwijs</t>
+          <t>centrale dienst</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>primary education</t>
+          <t>central services</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>basisvak</t>
+          <t>centrale ondernemingsraad</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>core course</t>
+          <t>central works council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>baten (opbrengsten)</t>
+          <t>centrale studentenraad</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>revenues</t>
+          <t>central student council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>bedrijfsarts</t>
+          <t>certificaat</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>occupational physician</t>
+          <t>certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>Bedrijfsbureau</t>
+          <t>certificatie</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Business Office, Operations Department</t>
+          <t>certification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>Bedrijfsgeneeskundige Dienst</t>
+          <t>cijfer</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Occupational Health Service</t>
+          <t>mark; grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>Bedrijfshulpverlening</t>
+          <t>cijfer (berekend eindcijfer)</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>In-House Emergency Service</t>
+          <t>mark; final mark; grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>bedrijfsvoering</t>
+          <t>cijfer (examencijfer)</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Administration Directorate</t>
+          <t>examination mark; grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>beëdiging (het afleggen van)</t>
+          <t>cijferlijst</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>swearing an oath; taking an oath</t>
+          <t>grade list; transcript</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>beëdiging (het afnemen van)</t>
+          <t>cijferschaal</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>swearing in</t>
+          <t>grading scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>beëindigen (v.e. contract)</t>
+          <t>circa, ca</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>terminate</t>
+          <t>approximately, approx.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>begeleiden</t>
+          <t>citeertitel</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>supervise</t>
+          <t>official title</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>begeleider</t>
+          <t>co-assistent</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>supervisor</t>
+          <t>house officer; houseman; intern</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>begeleiding</t>
+          <t>co-promotor</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>supervision</t>
+          <t>co-supervisor of a dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>begeleidingscommissie</t>
+          <t>co-referent</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>supervisory committee</t>
+          <t>examiner of a dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>beginnende beroepsbeoefenaar</t>
+          <t>co-referent (inleider op een conferentie)</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>newly qualified professional</t>
+          <t>respondent</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>begintermen</t>
+          <t>co-schappen</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>starting level; entry qualifications</t>
+          <t>clinical internships</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>begripsbepalingen</t>
+          <t>cohort</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>definitions</t>
+          <t>intake; cohort</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>begroten</t>
+          <t>collega</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>to budget; to estimate</t>
+          <t>colleague</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>begroting</t>
+          <t>collega docent</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>budget; estimate</t>
+          <t>fellow lecturer; fellow tutor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>begrotingsoverschot</t>
+          <t>collega onderzoeker</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>budget surplus</t>
+          <t>fellow researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>begrotingsruimte</t>
+          <t>college</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>budget leeway; scope within the budget</t>
+          <t>lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>begrotingssystematiek</t>
+          <t>college (bestuurslichaam)</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>budgetary system</t>
+          <t>board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>begrotingstekort</t>
+          <t>college (hoorcollege)</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>budget deficit</t>
+          <t>lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>beheer</t>
+          <t>college (school)</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>management</t>
+          <t>college</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>beheersen (v.e. vaardigheid)</t>
+          <t>college geven</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>to master; to have a command of</t>
+          <t>lecture (on)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>beheersstructuur</t>
+          <t>college lopen</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>management structure</t>
+          <t>attend lectures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>bekendmaking</t>
+          <t>College van Beroep voor de Examens</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>announcement</t>
+          <t>Examination Appeals Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>bekostigd</t>
+          <t>College van Beroep voor het Hoger Onderwijs</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>funded</t>
+          <t>Higher Education Appeals Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>bekostigd (instelling, opleiding)</t>
+          <t>College van Bestuur</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>government funded (institution, programme)</t>
+          <t>Executive Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>bekostigen</t>
+          <t>College van Toezicht</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>subsidise; fund</t>
+          <t>Supervisory Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>bekostiging</t>
+          <t>College voor Promoties</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>funding</t>
+          <t>Doctorate Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>bekostigingsmodel</t>
+          <t>collegeaanbod</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>funding model; resource allocation model</t>
+          <t>courses offered; range of courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>bekwaamheid</t>
+          <t>collegedictaat (aantekeningen van student)</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>skill; competency</t>
+          <t>lecture notes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>beleid</t>
+          <t>collegedictaat (overzicht verkrijgbaar van docent)</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>policy</t>
+          <t>summary/synopsis of lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>beleidskwestie</t>
+          <t>collegegeld</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>policy issue</t>
+          <t>tuition fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>beleidslijn</t>
+          <t>collegejaar</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>line of policy; policy</t>
+          <t>academic year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>beleidsmatig</t>
+          <t>collegekaart</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>policy; in accordance with policy, in terms of policy</t>
+          <t>student card; university (ID) card</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>beleidsmedewerker</t>
+          <t>collegereeks</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>policy officer; policy adviser</t>
+          <t>series of lectures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>beleidsnota</t>
+          <t>collegerooster</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>policy document</t>
+          <t>lecture timetable</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>beleidsplan</t>
+          <t>collegevrije periode</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>policy plan</t>
+          <t>recess</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>beleidsvoornemen</t>
+          <t>collegezaal</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>policy statement</t>
+          <t>lecture room; classroom; lecture hall</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>bemiddelen</t>
+          <t>Colloquium Doctum</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>mediate; arbitrate</t>
+          <t>university entrance examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>bemiddeling</t>
+          <t>commissie</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>mediation; arbitration</t>
+          <t>committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>benaming in CROHO/Hogeronderwijsregister</t>
+          <t>Commissie voor Beroep- en Bezwaarschriften</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>denomination in CROHO higher education register</t>
+          <t>Appeals and Objections Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>benoemingsadviescommissie</t>
+          <t>Commissie voor Geschillen</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>advisory committee on appointments</t>
+          <t>Arbitration Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>benoemingscommissie</t>
+          <t>Communicatie en Werving</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>search committee; appointment committee; selection committee</t>
+          <t>Communications and Student Recruitment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>beoefenen van de wetenschap</t>
+          <t>comparatief onderzoek</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>to carry out research</t>
+          <t>comparative research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>beoordeeld werk</t>
+          <t>competentie</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>graded work</t>
+          <t>competency; area of competence</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>beoordelen</t>
+          <t>computer-ondersteund onderwijs (COO)</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>assess; grade (a paper)</t>
+          <t>computer-assisted instruction (CAI); computer-aided learning (CAL)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>beoordeling (personeelslid)</t>
+          <t>concept</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>performance appraisal</t>
+          <t>draft</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsautoriteit</t>
+          <t>conferentie</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>assessment authority/body</t>
+          <t>conference</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsgesprek</t>
+          <t>congres</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>performance interview</t>
+          <t>conference; congress (on)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsgesprek (verslag van)</t>
+          <t>contactonderwijs</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>performance report</t>
+          <t>contact hours; face-to-face teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>beoordelingskader</t>
+          <t>contractonderwijs</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>assessment framework</t>
+          <t>contract teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsschaal</t>
+          <t>contractonderzoek</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>assessment scale</t>
+          <t>contract research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>beoordelingsschaal (voor functiewaardering)</t>
+          <t>controle achteraf</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>grading scale</t>
+          <t>ex post control; ex post audit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>bepaling</t>
+          <t>convenant</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>provision; stipulation</t>
+          <t>covenant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>beroep (tegen)</t>
+          <t>corps (i.e. Minerva)</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>appeal (against)</t>
+          <t>Minerva student association/club</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>beroep instellen tegen</t>
+          <t>corpsstudent</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>to appeal against; to lodge an appeal against</t>
+          <t>member of Minerva student association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>beroepschrift</t>
+          <t>CROHO (Centraal Register Opleidingen Hoger Onderwijs)</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>appeal; letter of appeal</t>
+          <t>Central Register of Study Programmes in Higher Education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>beroepserkenning</t>
+          <t>culturele identiteit</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>professional recognition</t>
+          <t>cultural identity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>beroepsgericht</t>
+          <t>cum laude</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>vocational (MBO); professional (HBO)</t>
+          <t>with distinction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>beroepsgericht accent</t>
+          <t>curator</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>vocational emphasis</t>
+          <t>curator</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>beroepsgericht onderwijs</t>
+          <t>cursorisch onderwijs</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>professional/vocational education</t>
+          <t>course-based teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>beroepsgerichte orientatie</t>
+          <t>cursus</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>professional orientation</t>
+          <t>course (module)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>beroepsgrond</t>
+          <t>cursusaanbod</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>grounds for appeal</t>
+          <t>courses offered; range of courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>beroepskeuzeadviseur</t>
+          <t>cursusboek</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>careers adviser; careers officer</t>
+          <t>course book</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>beroepsmogelijkheid</t>
+          <t>cursusduur (van de hele opleiding)</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>possibility of appeal; option of appealing</t>
+          <t>length of a degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>beroepsonderwijs (hoger)</t>
+          <t>cursusduur (van een losse cursus)</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>professional education (higher)</t>
+          <t>course duration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>beroepsonderwijs (lager en middelbaar)</t>
+          <t>cursusgeld</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>vocational education</t>
+          <t>course fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>beroepsopleiding</t>
+          <t>cursusinformatie</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>technical/vocational/occupational training</t>
+          <t>course information; prospectus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>beroepspraktijk</t>
+          <t>cursusjaar</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>professional practice</t>
+          <t>academic year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>beslisregels</t>
+          <t>cursusmateriaal</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>decision-making rules</t>
+          <t>course materials</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>besluitvorming</t>
+          <t>custos</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>decision-making</t>
+          <t>custodian</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>bestemmen (van geld)</t>
+          <t>CvB (College van Bestuur)</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>allocate</t>
+          <t>Executive Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>bestuderen</t>
+          <t>CWI (Centrum voor Werk en Inkomen)</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>study</t>
+          <t>Centre for Work and Income</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>bestudering</t>
+          <t>dagelijks bestuur</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>study</t>
+          <t>executive committee (of the department/board)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>bestuur (de bestuurders)</t>
+          <t>dagonderwijs</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>board</t>
+          <t>daytime courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>bestuur (het besturen)</t>
+          <t>de dato</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>management</t>
+          <t>dated; of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>bestuur en beheer (B&amp;B)</t>
+          <t>de Wet op het hoger onderwijs en wetenschappelijk onderzoek (WHW)</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>management and operations</t>
+          <t>the Higher Education and Research Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>bestuur van de universiteit</t>
+          <t>deblokkeren (gelden)</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Executive Board</t>
+          <t>release (funds)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>bestuurder</t>
+          <t>decaan (faculteit)</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Board member; administrator; manager</t>
+          <t>dean</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>bestuurlijk</t>
+          <t>decaan (studenten)</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>administrative</t>
+          <t>student counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>Bestuurs- en Beheersreglement</t>
+          <t>Decaan van de Faculteit der</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Executive and Management Regulations</t>
+          <t>Dean of the Faculty of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>bestuursambtenaar</t>
+          <t>decanaat</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>administrative officer</t>
+          <t>deanship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>bestuursberaad</t>
+          <t>declaratie</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>management board; periodic meeting of the Executive Board and the deans of the faculties</t>
+          <t>expense statement; expense claim</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>bestuursbeurs</t>
+          <t>deelcertificaat</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>grant for membership of a committee</t>
+          <t>certificate; certificate of completion</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>Bestuursbureau</t>
+          <t>deeldiscipline</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Administration and Central Services</t>
+          <t>subdiscipline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>bestuursgebouw</t>
+          <t>deelexamen</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>University offices</t>
+          <t>exam component</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>Bestuurskunde</t>
+          <t>deelexamen (geschreven)</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Public Administration</t>
+          <t>written examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>bestuurslid</t>
+          <t>deelexamen (mondeling)</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>board member</t>
+          <t>oral examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>bestuursraad (ministerie)</t>
+          <t>deelgebied</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Administrative Council</t>
+          <t>sector; subsector</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>bestuursstaf</t>
+          <t>deeltentamen (mondeling)</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Executive Staff</t>
+          <t>oral examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>bestuurstaken</t>
+          <t>deeltentamen (schriftelijk)</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>administrative responsibilities</t>
+          <t>written examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>bestuurszaken (de afdeling)</t>
+          <t>deeltijd</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Department of Administrative Affairs</t>
+          <t>part-time</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>bestuurszaken (hoofd)</t>
+          <t>deeltijdonderwijs</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Chief Administrative Officer</t>
+          <t>part-time courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>bestuurszaken (medewerker)</t>
+          <t>deeltijdopleiding</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>administrative officer</t>
+          <t>part-time degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>beta-</t>
+          <t>deeltijdstudent</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>science</t>
+          <t>part-time student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>betawetenschappen</t>
+          <t>deeltijdstudent (avondopleiding)</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>sciences; science (subjects)</t>
+          <t>evening student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>beurs</t>
+          <t>deficiëntie</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>grant; scholarship</t>
+          <t>deficiency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>beurspromovendus</t>
+          <t>derde geldstroom</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate with a scholarship</t>
+          <t>funding through contracts with third parties</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>beursstudent</t>
+          <t>derde-geldstroomonderzoek</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>grant/scholarship student</t>
+          <t>contract research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>beurzenstelsel</t>
+          <t>derdejaarsstudent</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>system of grants</t>
+          <t>third-year student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>bevallingsverlof</t>
+          <t>detacheren</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>maternity leave</t>
+          <t>to second</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>bevestigingsbrief</t>
+          <t>detachering</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>letter of confirmation</t>
+          <t>secondment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>bevestigingsbrief van aanmelding</t>
+          <t>dictaat</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>confirmation of registration</t>
+          <t>lecture notes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>bevoegd gezag</t>
+          <t>dienst</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>competent authority</t>
+          <t>division; service; department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>bevoegdheid</t>
+          <t>dienst P&amp;O</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>competence, authority, power, rights and qualifications</t>
+          <t>HR Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>bevoegdheid uitoefenen om…</t>
+          <t>dienstfiets</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>exercise the power to...</t>
+          <t>university bicycle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>bevordering</t>
+          <t>diensthoofd</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>promotion</t>
+          <t>departmental manager; head of department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>bewaartermijn</t>
+          <t>dienstraad</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>retention period</t>
+          <t>Employee Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>bewakingsdienst</t>
+          <t>Dies Natalis</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>security; security service</t>
+          <t>Foundation Day</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>bewijs van aanmelding</t>
+          <t>Diesrede</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>proof of registration/application</t>
+          <t>Foundation Day Lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>bewijs van inschrijving</t>
+          <t>digitale onderwijsleeromgeving</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>proof of enrolment</t>
+          <t>digital teaching environment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>bezemklas</t>
+          <t>diploma</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>remedial class</t>
+          <t>diploma, qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>bezetting (personeel)</t>
+          <t>diploma halen</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>total staff; staff numbers</t>
+          <t>graduate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>bezoldiging</t>
+          <t>diploma uitreiken</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>remuneration</t>
+          <t>award a degree; present a degree certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>bezuiniging</t>
+          <t>diploma-uitreiking</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>retrenchment; austerity measures; cost-cutting</t>
+          <t>degree ceremony; graduation ceremony</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>bezwaar (tegen)</t>
+          <t>diplomasupplement</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>objection; complaint (against)</t>
+          <t>diploma supplement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>bezwaar aantekenen</t>
+          <t>diplomawaardering</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>to lodge an objection/complaint</t>
+          <t>credentials evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>bezwaarschrift</t>
+          <t>diplomering</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>objection/complaint; letter of objection/complaint</t>
+          <t>certification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>bibliothecaris</t>
+          <t>directeur bedrijfsvoering</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>librarian</t>
+          <t>Director of Administration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>bibliotheek</t>
+          <t>Directeur Bedrijfsvoering (v.e. faculteit) (of centraal)</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>library</t>
+          <t>Director of Operational Management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>bij gebleken geschiktheid</t>
+          <t>directeur financiën</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>subject to satisfactory performance</t>
+          <t>Director of Finance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>bijbaantje</t>
+          <t>directeur onderwijs</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>part-time job</t>
+          <t>Director of Education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>bijles</t>
+          <t>directeur onderwijsinstituut</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>coaching</t>
+          <t>Director of aTeaching Institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>bijscholing</t>
+          <t>directeur onderzoek</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>refresher course</t>
+          <t>Director of Research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>bijstand</t>
+          <t>directeur onderzoekinstituut</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>social security benefit</t>
+          <t>Director of a Research Institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>bijzonder hoogleraar</t>
+          <t>directeur opleiding</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>professor by special appointment</t>
+          <t>Programme Director</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>bijzonder onderwijs</t>
+          <t>directeur personeel</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>denominational education</t>
+          <t>Director of Personnel</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>bijzondere kwaliteitskenmerken</t>
+          <t>discipline</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>distincive quality features</t>
+          <t>discipline; field; area</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>bijzondere leerstoel</t>
+          <t>disciplinegroep</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>endowed chair; special chair</t>
+          <t>research group</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>bijzondere universiteit</t>
+          <t>discussiecollege</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>denominational university</t>
+          <t>seminar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>bilateraal</t>
+          <t>discussiestuk</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>bilateral</t>
+          <t>working paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>binair</t>
+          <t>dispuut</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>binary</t>
+          <t>debating society</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>BKO</t>
+          <t>dissertatie</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Basic Teaching Qualification</t>
+          <t>dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>blad (wetenschappelijk)</t>
+          <t>docent (de functie)</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>journal</t>
+          <t>lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>blok</t>
+          <t>docent (zoals aangeduid door de student)</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>block (part of a course)</t>
+          <t>tutor; lecturer (hoorcollege); professor (als professor)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>blokken (hard studeren)</t>
+          <t>docentmentor</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>to cram, to swot</t>
+          <t>mentor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>blokonderwijs</t>
+          <t>doctor</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>modular courses</t>
+          <t>doctor; PhD</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>boekenlijst</t>
+          <t>doctor in de letteren</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>reading list; book list</t>
+          <t>Doctor of Arts</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>boekhouding (de afdeling)</t>
+          <t>doctor in de medicijnen</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>accounts department</t>
+          <t>Doctor of Medicine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>boekhouding (de boeken)</t>
+          <t>doctor in de rechten</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>accounts</t>
+          <t>Doctor of Laws</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>boekwaarde</t>
+          <t>doctor in de sociale wetenschappen</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>book value</t>
+          <t>Doctor of Social and Behavioural Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>boven de formatie</t>
+          <t>doctor in de theologie</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>supernumerary</t>
+          <t>Doctor of Divinity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>boventallig</t>
+          <t>doctor in de wijsbegeerte</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>redundant; superfluous</t>
+          <t>Doctor of Philosophy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>briefhoofd</t>
+          <t>doctor in de wis-en natuurkunde</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>letterhead</t>
+          <t>Doctor of Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>briefhoofd (papier met)</t>
+          <t>doctoraat</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>letterhead paper</t>
+          <t>doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>brutoloon</t>
+          <t>doctoraat honoris causa</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>gross wage</t>
+          <t>honorary doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>brutosalaris</t>
+          <t>doctorandus</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>gross salary</t>
+          <t>holder of a master's degree; Master of Arts/Science (MA/MSc); Master of Laws (LL.M.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>BSA (bindend studieadvies)</t>
+          <t>doctorsbul</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>binding study advice</t>
+          <t>doctoral degree certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>BTW</t>
+          <t>doctorstitel</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>VAT</t>
+          <t>title of doctor; doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>budgetrecht</t>
+          <t>Documentaire Informatievoorziening en Archiefbeheer</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>budgetary responsibility</t>
+          <t>Documentary Information and Archiving</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>buiten de formatie</t>
+          <t>documentatie</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>supernumerary</t>
+          <t>documentation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>buitengewoon onderwijs</t>
+          <t>doelmatigheidscontrole</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>special education</t>
+          <t>efficiency audit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>buitenlandse student</t>
+          <t>doelstelling</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>international student</t>
+          <t>objective</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>buitenpromovendus</t>
+          <t>doktersverklaring</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>external PhD candidate</t>
+          <t>doctor's certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>bul</t>
+          <t>domeinspecifiek</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>degree certificate</t>
+          <t>discipline-specific; subject-specific</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>Bureau Inschrijvingen</t>
+          <t>door loting aanwijzen</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Student Registry</t>
+          <t>select by lottery</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>Bureau van de Decaan</t>
+          <t>doorberekenen (naar)</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Dean's Office</t>
+          <t>charge to the budget of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>Bureau van de Pedel</t>
+          <t>doorslaggevende stem</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Beadle's Office</t>
+          <t>deciding vote</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>bursaal</t>
+          <t>doorstromen</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>scholarship student</t>
+          <t>transfer; move on to another level or type of education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>Campus Den Haag</t>
+          <t>doorstromer</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Campus The Hague</t>
+          <t>transfer student; student holding a bachelor's degree from...</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>CAO (Collectieve Arbeidsovereenkomst)</t>
+          <t>doorstroom</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Collective Labour Agreement</t>
+          <t>transfer; transfer rate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>capaciteitsbeheersing</t>
+          <t>doorstroommasters</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>capacity management; intake restriction</t>
+          <t>general master's programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>capaciteitsfixus</t>
+          <t>doorstroomprofiel</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>restriction in connection with teaching capacity</t>
+          <t>transfer profile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>Catering en Partycatering</t>
+          <t>dossier</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Catering Department</t>
+          <t>file; portfolio</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>Centraal Stembureau</t>
+          <t>dossierdiploma</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Central Elections Office</t>
+          <t>transcript of academic record; testimonium</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>centrale aanmelding</t>
+          <t>dossierverklaring</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>central registration; central application</t>
+          <t>transcript</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>centrale dienst</t>
+          <t>duale variant</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>central services</t>
+          <t>sandwich course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>centrale ondernemingsraad</t>
+          <t>educatieve master</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>central works council</t>
+          <t>master's programme in teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>centrale studentenraad</t>
+          <t>een lezing houden (over)</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>central student council</t>
+          <t>give a paper on; deliver a lecture on; give a talk on</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>certificaat</t>
+          <t>eenmalig</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>certificate</t>
+          <t>non-recurring; one-off</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>certificatie</t>
+          <t>eerste beoordelaar</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>certification</t>
+          <t>first reader</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>cijfer</t>
+          <t>eerste geldstroom</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>mark; grade</t>
+          <t>government funding; primary revenue stream</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>cijfer (berekend eindcijfer)</t>
+          <t>eerste inschrijving</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>mark; final mark; grade</t>
+          <t>first enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>cijfer (examencijfer)</t>
+          <t>eerste, tweede en derde geldstroom</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>examination mark; grade</t>
+          <t>sources of research funding (NB refer to NUFFIC): (1) direct government funding; (2) funding via a research organisation; (3) funding through contracts with third parties</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>cijferlijst</t>
+          <t>eerstegraads leraar</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>grade list; transcript</t>
+          <t>teacher in upper secondary education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>cijferschaal</t>
+          <t>eerstegraads lesbevoegdheid (post-doctorale lerarenopleiding)</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>grading scale</t>
+          <t>PGCE (Post-Graduate Certificate in Education)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>circa, ca</t>
+          <t>eerstegraads onderwijsbevoegdheid</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>approximately, approx.</t>
+          <t>upper secondary teaching qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>citeertitel</t>
+          <t>eerstegraadsbevoegdheid</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>official title</t>
+          <t>upper secondary teaching qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>co-assistent</t>
+          <t>eerstejaars student; eerstejaarsstudent</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>house officer; houseman; intern</t>
+          <t>first-year student; fresher (informal)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>co-promotor</t>
+          <t>eerstejaarsprogramma</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>co-supervisor of a dissertation</t>
+          <t>first-year programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>co-referent</t>
+          <t>eervolle onderscheiding</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>examiner of a dissertation</t>
+          <t>honourable award</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>co-referent (inleider op een conferentie)</t>
+          <t>eigen bijdrage</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>respondent</t>
+          <t>employee's contribution; personal contribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>co-schappen</t>
+          <t>eindcijfer</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>clinical internships</t>
+          <t>final grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>cohort</t>
+          <t>einddatum</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>intake; cohort</t>
+          <t>closing date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>collega</t>
+          <t>einddiploma</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>colleague</t>
+          <t>diploma</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>collega docent</t>
+          <t>einddoel</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>fellow lecturer; fellow tutor</t>
+          <t>objective; final objective</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>collega onderzoeker</t>
+          <t>eindexamen</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>fellow researcher</t>
+          <t>school-leaving examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>college</t>
+          <t>eindgesprek</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>lecture</t>
+          <t>graduation interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>college (bestuurslichaam)</t>
+          <t>eindkwalificaties</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>board</t>
+          <t>learning outcomes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>college (hoorcollege)</t>
+          <t>eindoordeel</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>lecture</t>
+          <t>final assessment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>college (school)</t>
+          <t>eindscriptie</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>college</t>
+          <t>master's thesis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>college geven</t>
+          <t>eindtermen</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>lecture (on)</t>
+          <t>attainment targets; learning outcomes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>college lopen</t>
+          <t>eindverhandeling</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>attend lectures</t>
+          <t>final thesis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>College van Beroep voor de Examens</t>
+          <t>El Cidweek</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Examination Appeals Board</t>
+          <t>El Cid Week; Freshers' Week</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>College van Beroep voor het Hoger Onderwijs</t>
+          <t>emeritaat</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Higher Education Appeals Board</t>
+          <t>retirement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>College van Bestuur</t>
+          <t>emeritus hoogleraar</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Executive Board</t>
+          <t>retired professor; professor emeritus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>College van Toezicht</t>
+          <t>equivalentiecriteria</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Supervisory Board</t>
+          <t>criteria for equivalence</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>College voor Promoties</t>
+          <t>eredoctor</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Doctorate Board</t>
+          <t>Honorary Doctor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>collegeaanbod</t>
+          <t>eredoctoraat</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>courses offered; range of courses</t>
+          <t>Honorary Doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>collegedictaat (aantekeningen van student)</t>
+          <t>eredoctoraat toekennen aan</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>lecture notes</t>
+          <t>confer an Honorary Doctorate on</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>collegedictaat (overzicht verkrijgbaar van docent)</t>
+          <t>erepromotie</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>summary/synopsis of lecture</t>
+          <t>honorary doctorate ceremony; conferral of an Honorary Doctorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>collegegeld</t>
+          <t>erkend</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>tuition fee</t>
+          <t>accredited (of a programme or institution); recognised</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>collegejaar</t>
+          <t>erkend (instelling)</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>academic year</t>
+          <t>accredited</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>collegekaart</t>
+          <t>erkend (studieprogramma)</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>student card; university (ID) card</t>
+          <t>accredited</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>collegereeks</t>
+          <t>Erkenningscommissie</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>series of lectures</t>
+          <t>Accreditation Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>collegerooster</t>
+          <t>Europese hogeronderwijsruimte</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>lecture timetable</t>
+          <t>European Higher Education Area</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>collegevrije periode</t>
+          <t>evaluatie bestuurlijke hantering</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>recess</t>
+          <t>evaluation of quality improvement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>collegezaal</t>
+          <t>exacte vakken (school)</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>lecture room; classroom; lecture hall</t>
+          <t>science subjects</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>Colloquium Doctum</t>
+          <t>examen</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>university entrance examination</t>
+          <t>examination; (inf) exam; final examination; (inf) final exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>commissie</t>
+          <t>examen (opgave)</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>committee</t>
+          <t>examination paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>Commissie voor Beroep- en Bezwaarschriften</t>
+          <t>examen afleggen</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Appeals and Objections Committee</t>
+          <t>take/sit an exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>Commissie voor Geschillen</t>
+          <t>examen afnemen</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Arbitration Committee</t>
+          <t>examine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>Communicatie en Werving</t>
+          <t>examen halen</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Communications and Student Recruitment</t>
+          <t>pass an exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>comparatief onderzoek</t>
+          <t>examen opgeven</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>comparative research</t>
+          <t>set an examination paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>competentie</t>
+          <t>examen overdoen</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>competency; area of competence</t>
+          <t>retake/resit an exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>computer-ondersteund onderwijs (COO)</t>
+          <t>examencommissie</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>computer-assisted instruction (CAI); computer-aided learning (CAL)</t>
+          <t>Board of Examiners</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>concept</t>
+          <t>examendossier</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>draft</t>
+          <t>transcript</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>conferentie</t>
+          <t>exameneis</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>conference</t>
+          <t>examination requirement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>congres</t>
+          <t>examengeld</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>conference; congress (on)</t>
+          <t>examination fees</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>contactonderwijs</t>
+          <t>examenkandidaat</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>contact hours; face-to-face teaching</t>
+          <t>examination candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>contractonderwijs</t>
+          <t>examenpakket</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>contract teaching</t>
+          <t>examination subjects</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>contractonderzoek</t>
+          <t>examenprogramma</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>contract research</t>
+          <t>study programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>controle achteraf</t>
+          <t>examenreglement</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>ex post control; ex post audit</t>
+          <t>exam/examination regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>convenant</t>
+          <t>examenstof</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>covenant</t>
+          <t>prescribed reading</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>corps (i.e. Minerva)</t>
+          <t>examenwerk</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Minerva student association/club</t>
+          <t>examination script(s)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>corpsstudent</t>
+          <t>examinandus</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>member of Minerva student association</t>
+          <t>student taking an examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>CROHO (Centraal Register Opleidingen Hoger Onderwijs)</t>
+          <t>examinator</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Central Register of Study Programmes in Higher Education</t>
+          <t>examiner</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>culturele identiteit</t>
+          <t>exitgesprek</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>cultural identity</t>
+          <t>exit interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>cum laude</t>
+          <t>expertisecentrum</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>with distinction</t>
+          <t>expertise centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>curator</t>
+          <t>Expertisecentrum Vastgoed</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>curator</t>
+          <t>Real Estate Directorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>cursorisch onderwijs</t>
+          <t>extraneus</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>course-based teaching</t>
+          <t>external student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>cursus</t>
+          <t>Facilitaire servicedesk</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>course (module)</t>
+          <t>service desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>cursusaanbod</t>
+          <t>facultair</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>courses offered; range of courses</t>
+          <t>faculty; of the faculty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>cursusboek</t>
+          <t>faculteit</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>course book</t>
+          <t>faculty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>cursusduur (van de hele opleiding)</t>
+          <t>Faculteit der Archeologie</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>length of a degree programme</t>
+          <t>Faculty of Archaeology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>cursusduur (van een losse cursus)</t>
+          <t>Faculteit der Geesteswetenschappen</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>course duration</t>
+          <t>Faculty of Humanities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>cursusgeld</t>
+          <t>Faculteit der Geneeskunde</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>course fee</t>
+          <t>Faculty of Medicine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>cursusinformatie</t>
+          <t>Faculteit der Rechtsgeleerdheid</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>course information; prospectus</t>
+          <t>Leiden Law School</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>cursusjaar</t>
+          <t>Faculteit der Sociale Wetenschappen</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>academic year</t>
+          <t>Faculty of Social and Behavioural Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>cursusmateriaal</t>
+          <t>Faculteit der Wiskunde en Natuurwetenschappen</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>course materials</t>
+          <t>Faculty of Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>custos</t>
+          <t>faculteitsbestuur</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>custodian</t>
+          <t>Faculty Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>CvB (College van Bestuur)</t>
+          <t>faculteitsbureau</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Executive Board</t>
+          <t>faculty office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>CWI (Centrum voor Werk en Inkomen)</t>
+          <t>faculteitsdecaan</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Centre for Work and Income</t>
+          <t>Dean</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>dagelijks bestuur</t>
+          <t>faculteitsdirecteur</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>executive committee (of the department/board)</t>
+          <t>Faculty Director</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>dagonderwijs</t>
+          <t>faculteitsraad</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>daytime courses</t>
+          <t>Faculty Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>de dato</t>
+          <t>familieomstandigheden</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>dated; of</t>
+          <t>family circumstances</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>de Wet op het hoger onderwijs en wetenschappelijk onderzoek (WHW)</t>
+          <t>Financieel Economische zaken</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>the Higher Education and Research Act</t>
+          <t>Financial Economic Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>deblokkeren (gelden)</t>
+          <t>financieel jaarverslag</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>release (funds)</t>
+          <t>Annual Report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>decaan (faculteit)</t>
+          <t>financiële zaken</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>dean</t>
+          <t>financial affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>decaan (studenten)</t>
+          <t>financiële zaken ( de afdeling)</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>student counsellor</t>
+          <t>finance department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>Decaan van de Faculteit der</t>
+          <t>financiële zaken (hoofd)</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Dean of the Faculty of</t>
+          <t>chief finance officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>decanaat</t>
+          <t>financieren</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>deanship</t>
+          <t>to fund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>declaratie</t>
+          <t>financiering door de overheid</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>expense statement; expense claim</t>
+          <t>public funding; state funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>deelcertificaat</t>
+          <t>fixusregeling</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>certificate; certificate of completion</t>
+          <t>admissions quota; quota regulation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>deeldiscipline</t>
+          <t>flankerend beleid</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>subdiscipline</t>
+          <t>supplementary policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>deelexamen</t>
+          <t>flip-over</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>exam component</t>
+          <t>flip chart</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>deelexamen (geschreven)</t>
+          <t>FOM (stichting voor fundamenteel onderzoek der materie)</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>written examination</t>
+          <t>Foundation for Fundamental Research on Matter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>deelexamen (mondeling)</t>
+          <t>fonds</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>oral examination</t>
+          <t>fund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>deelgebied</t>
+          <t>fondsenwerver</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>sector; subsector</t>
+          <t>fundraiser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>deeltentamen (mondeling)</t>
+          <t>formatie</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>oral examination</t>
+          <t>permanent staff; staffing structure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>deeltentamen (schriftelijk)</t>
+          <t>formatieplaats</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>written examination</t>
+          <t>permanent staff position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>deeltijd</t>
+          <t>formeel examen</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>part-time</t>
+          <t>official examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>deeltijdonderwijs</t>
+          <t>formulier</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>part-time courses</t>
+          <t>form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>deeltijdopleiding</t>
+          <t>formulier R&amp;O gesprekken</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>part-time degree programme</t>
+          <t>P&amp;D interview form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>deeltijdstudent</t>
+          <t>FSW (Faculteit der Sociale Wetenschappen)</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>part-time student</t>
+          <t>Faculty of Social and Behavioural Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>deeltijdstudent (avondopleiding)</t>
+          <t>fte (full-time equivalent)</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>evening student</t>
+          <t>FTE (full-time equivalent)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>deficiëntie</t>
+          <t>functie</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>deficiency</t>
+          <t>position; job title</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>derde geldstroom</t>
+          <t>functie aanvaarden</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>funding through contracts with third parties</t>
+          <t>to take up a position; to accept a position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>derde-geldstroomonderzoek</t>
+          <t>functie bekleden</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>contract research</t>
+          <t>to hold a position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>derdejaarsstudent</t>
+          <t>functie vervullen van</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>third-year student</t>
+          <t>to hold the position of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>detacheren</t>
+          <t>functie-eisen</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>to second</t>
+          <t>job requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>detachering</t>
+          <t>functie-inhoud</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>secondment</t>
+          <t>job description; job content</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>dictaat</t>
+          <t>functiebeschrijving</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>lecture notes</t>
+          <t>job description</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>dienst</t>
+          <t>functieprofiel</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>division; service; department</t>
+          <t>job profile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>dienst P&amp;O</t>
+          <t>functieschaal</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>HR Department</t>
+          <t>salary scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>dienstfiets</t>
+          <t>functiewaardering</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>university bicycle</t>
+          <t>appraisal scheme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>diensthoofd</t>
+          <t>functionaris</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>departmental manager; head of department</t>
+          <t>officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>dienstraad</t>
+          <t>functioneel beheer</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Employee Council</t>
+          <t>functional management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>Dies Natalis</t>
+          <t>functioneren (v.e. personeelslid)</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Foundation Day</t>
+          <t>assessment review</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>Diesrede</t>
+          <t>functioneringsgesprek</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Foundation Day Lecture</t>
+          <t>assessment interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>digitale onderwijsleeromgeving</t>
+          <t>functioneringsgesprek (verslag van)</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>digital teaching environment</t>
+          <t>assessment report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>diploma</t>
+          <t>gammastudies</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>diploma, qualification</t>
+          <t>social and behavioural studies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>diploma halen</t>
+          <t>gammawetenschappen; gamma-wetenschappen</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>graduate</t>
+          <t>social and behavioural sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>diploma uitreiken</t>
+          <t>garantiesubsidie</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>award a degree; present a degree certificate</t>
+          <t>financial security grant (LUF); deficit guarantee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>diploma-uitreiking</t>
+          <t>gastcollege</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>degree ceremony; graduation ceremony</t>
+          <t>guest lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>diplomasupplement</t>
+          <t>gastdocent (voor 1 college)</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>diploma supplement</t>
+          <t>guest lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>diplomawaardering</t>
+          <t>gastdocent (voor een langere periode)</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>credentials evaluation</t>
+          <t>visiting lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>diplomering</t>
+          <t>gastdocentschap</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>certification</t>
+          <t>visiting lectureship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>directeur bedrijfsvoering</t>
+          <t>gasthoogleraar</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Director of Administration</t>
+          <t>visiting professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>Directeur Bedrijfsvoering (v.e. faculteit) (of centraal)</t>
+          <t>gaststudent</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Director of Operational Management</t>
+          <t>guest student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>directeur financiën</t>
+          <t>GBGD (Gemeenschappelijke Bedrijfsgezondheidsdienst )</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Director of Finance</t>
+          <t>Occupational Health Service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>directeur onderwijs</t>
+          <t>gebied (wetenschap)</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Director of Education</t>
+          <t>field</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>directeur onderwijsinstituut</t>
+          <t>geboortedatum</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Director of aTeaching Institute</t>
+          <t>date of birth</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>directeur onderzoek</t>
+          <t>gediplomeerde</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Director of Research</t>
+          <t>graduate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>directeur onderzoekinstituut</t>
+          <t>gedragscode</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Director of a Research Institute</t>
+          <t>code of conduct; code of practice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>directeur opleiding</t>
+          <t>gedragswetenschappen</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Programme Director</t>
+          <t>behavioural sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>directeur personeel</t>
+          <t>geesteswetenschappen</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Director of Personnel</t>
+          <t>humanities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>discipline</t>
+          <t>gegadigde</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>discipline; field; area</t>
+          <t>applicant; candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>disciplinegroep</t>
+          <t>geldigheidsduur</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>research group</t>
+          <t>period of validity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>discussiecollege</t>
+          <t>geldstroom (alleen letterlijk; zie eerste, tweede, derde geldstroom)</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>seminar</t>
+          <t>source of funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>discussiestuk</t>
+          <t>geldverstrekker</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>working paper</t>
+          <t>funding body/organisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>dispuut</t>
+          <t>geleerde</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>debating society</t>
+          <t>scholar (alfa); scientist (niet-alfa)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>dissertatie</t>
+          <t>Geneeskunde</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>dissertation</t>
+          <t>Medicine</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>docent (de functie)</t>
+          <t>generieke kwaliteitswaarborgen</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>lecturer</t>
+          <t>generic quality standards</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>docent (zoals aangeduid door de student)</t>
+          <t>gepromoveerd</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>tutor; lecturer (hoorcollege); professor (als professor)</t>
+          <t>holding a doctor's degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>docentmentor</t>
+          <t>gepromoveerde</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>mentor</t>
+          <t>doctor; person holding a doctor's degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>doctor</t>
+          <t>gepubliceerde externe beoordeling</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>doctor; PhD</t>
+          <t>published external assessment report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>doctor in de letteren</t>
+          <t>gerealiseerd niveau</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Arts</t>
+          <t>learning outcomes achieved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>doctor in de medicijnen</t>
+          <t>getuigschrift</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Medicine</t>
+          <t>certificate; diploma</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>doctor in de rechten</t>
+          <t>gevorderd (voor gevorderden)</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Laws</t>
+          <t>advanced</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>doctor in de sociale wetenschappen</t>
+          <t>gewogen loting</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Social and Behavioural Science</t>
+          <t>weighted lottery</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>doctor in de theologie</t>
+          <t>gewoon hoogleraar</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Divinity</t>
+          <t>professor; full professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>doctor in de wijsbegeerte</t>
+          <t>gids (studiegids)</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Philosophy</t>
+          <t>prospectus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>doctor in de wis-en natuurkunde</t>
+          <t>graad</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Doctor of Science</t>
+          <t>degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>doctoraat</t>
+          <t>graadverlening</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>doctorate</t>
+          <t>awarding a degree; degree ceremony</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>doctoraat honoris causa</t>
+          <t>Grafische Producties</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>honorary doctorate</t>
+          <t>Graphic Products</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>doctorandus</t>
+          <t>grensvlak (op het grensvlak van)</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>holder of a master's degree; Master of Arts/Science (MA/MSc); Master of Laws (LL.M.)</t>
+          <t>on the borderline/interface of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>doctorsbul</t>
+          <t>griffie</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>doctoral degree certificate</t>
+          <t>secretariat</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>doctorstitel</t>
+          <t>griffier</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>title of doctor; doctorate</t>
+          <t>clerk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>Documentaire Informatievoorziening en Archiefbeheer</t>
+          <t>Groenvoorziening</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Documentary Information and Archiving</t>
+          <t>Landscaping</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>documentatie</t>
+          <t>gymnasium</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>documentation</t>
+          <t>pre-university education; grammar school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>doelmatigheidscontrole</t>
+          <t>haalbaarheidsonderzoek</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>efficiency audit</t>
+          <t>feasibility study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>doelstelling</t>
+          <t>handelseditie</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>objective</t>
+          <t>commercial edition</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>doktersverklaring</t>
+          <t>handleiding</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>doctor's certificate</t>
+          <t>guide; manual; instructions (for use)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>domeinspecifiek</t>
+          <t>handtekening</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>discipline-specific; subject-specific</t>
+          <t>signature</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>door loting aanwijzen</t>
+          <t>harde knip</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>select by lottery</t>
+          <t>bachelor's-before-master's rule</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>doorberekenen (naar)</t>
+          <t>hardheidsclausule</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>charge to the budget of</t>
+          <t>hardship clause</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>doorslaggevende stem</t>
+          <t>HAVO</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>deciding vote</t>
+          <t>HAVO ("higher general secondary education")</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>doorstromen</t>
+          <t>HBO</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>transfer; move on to another level or type of education</t>
+          <t>University of Applied Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>doorstromer</t>
+          <t>HBO-raad</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>transfer student; student holding a bachelor's degree from...</t>
+          <t>Netherlands Association of Universities of Applied Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>doorstroom</t>
+          <t>hedendaags</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>transfer; transfer rate</t>
+          <t>contemporary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>doorstroommasters</t>
+          <t>herexamen</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>general master's programme</t>
+          <t>resit; retake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>doorstroomprofiel</t>
+          <t>herhalen (v.d. stof)</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>transfer profile</t>
+          <t>revise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>dossier</t>
+          <t>herhaling (v.d. stof)</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>file; portfolio</t>
+          <t>revision</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>dossierdiploma</t>
+          <t>herintreedster</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>transcript of academic record; testimonium</t>
+          <t>woman returning to work</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>dossierverklaring</t>
+          <t>herkansing</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>transcript</t>
+          <t>resit; retake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>duale variant</t>
+          <t>herplaatsing</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>sandwich course</t>
+          <t>reassignment; re-employment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>educatieve master</t>
+          <t>herplaatsingkandidaat</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>master's programme in teaching</t>
+          <t>person eligible for reassignment/re-employment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>een lezing houden (over)</t>
+          <t>herstructureren</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>give a paper on; deliver a lecture on; give a talk on</t>
+          <t>to restructure; to reorganise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>eenmalig</t>
+          <t>hertentamen</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>non-recurring; one-off</t>
+          <t>resit; retake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>eerste beoordelaar</t>
+          <t>herverdeling</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>first reader</t>
+          <t>redistribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>eerste geldstroom</t>
+          <t>ho-instellingen</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>government funding; primary revenue stream</t>
+          <t>higher education institutions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>eerste inschrijving</t>
+          <t>hoger beroep</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>first enrolment</t>
+          <t>appeal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>eerste, tweede en derde geldstroom</t>
+          <t>hoger onderwijs</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>sources of research funding (NB refer to NUFFIC): (1) direct government funding; (2) funding via a research organisation; (3) funding through contracts with third parties</t>
+          <t>higher education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>eerstegraads leraar</t>
+          <t>hoger onderwijs voor ouderen (HOVO)</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>teacher in upper secondary education</t>
+          <t>University of the Third Age (U3A)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>eerstegraads lesbevoegdheid (post-doctorale lerarenopleiding)</t>
+          <t>hoger onderwijs voor volwassenen/Lifelong Learning</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>PGCE (Post-Graduate Certificate in Education)</t>
+          <t>higher education for mature students</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>eerstegraads onderwijsbevoegdheid</t>
+          <t>hoger-onderwijsinspectie</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>upper secondary teaching qualification</t>
+          <t>Higher Education Inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>eerstegraadsbevoegdheid</t>
+          <t>hogeronderwijsinstelling</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>upper secondary teaching qualification</t>
+          <t>higher education institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>eerstejaars student; eerstejaarsstudent</t>
+          <t>hogeschool</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>first-year student; fresher (informal)</t>
+          <t>university of applied sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>eerstejaarsprogramma</t>
+          <t>hoofd (v.e. administratieve afdeling)</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>first-year programme</t>
+          <t>director; head (of an administrative department)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>eervolle onderscheiding</t>
+          <t>hoofd studentenadministratie</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>honourable award</t>
+          <t>student registrar; head of student administration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>eigen bijdrage</t>
+          <t>hoofddocent</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>employee's contribution; personal contribution</t>
+          <t>senior lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>eindcijfer</t>
+          <t>hoofdfase</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>final grade</t>
+          <t>main phase</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>einddatum</t>
+          <t>hoofdstuk</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>closing date</t>
+          <t>chapter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>einddiploma</t>
+          <t>hoofdvak</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>diploma</t>
+          <t>main subject; major</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>einddoel</t>
+          <t>hoogachtend</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>objective; final objective</t>
+          <t>yours faithfully; yours truly; yours sincerely</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>eindexamen</t>
+          <t>hoogleraar (in)</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>school-leaving examination</t>
+          <t>professor (of)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>eindgesprek</t>
+          <t>hoogleraar op persoonlijke titel</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>graduation interview</t>
+          <t>professor holding a personal chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>eindkwalificaties</t>
+          <t>hoorcollege</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>learning outcomes</t>
+          <t>lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>eindoordeel</t>
+          <t>hoorcollegereeks</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>final assessment</t>
+          <t>course of lectures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>eindscriptie</t>
+          <t>hortulanus</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>master's thesis</t>
+          <t>curator (of a botanic garden)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>eindtermen</t>
+          <t>hortus</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>attainment targets; learning outcomes</t>
+          <t>botanic gardens</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>eindverhandeling</t>
+          <t>hortus botanicus</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>final thesis</t>
+          <t>botanic garden</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>El Cidweek</t>
+          <t>hospes</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>El Cid Week; Freshers' Week</t>
+          <t>landlord</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>emeritaat</t>
+          <t>hospita</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>retirement</t>
+          <t>landlady</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>emeritus hoogleraar</t>
+          <t>hospiteren</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>retired professor; professor emeritus</t>
+          <t>to visit a student house to be interviewed about a room</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>equivalentiecriteria</t>
+          <t>HRM en Arbeidsvoorwaarden</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>criteria for equivalence</t>
+          <t>HRM and Terms and Conditions of Employment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>eredoctor</t>
+          <t>huidige student</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Honorary Doctor</t>
+          <t>current student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>eredoctoraat</t>
+          <t>huishoudelijk reglement</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Honorary Doctorate</t>
+          <t>house rules; rules of procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>eredoctoraat toekennen aan</t>
+          <t>huismeester (als achter de balie)</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>confer an Honorary Doctorate on</t>
+          <t>receptionist</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>erepromotie</t>
+          <t>huismeester (gebouwenbeheerder)</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>honorary doctorate ceremony; conferral of an Honorary Doctorate</t>
+          <t>concierge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>erkend</t>
+          <t>huisvesting</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>accredited (of a programme or institution); recognised</t>
+          <t>housing (students); accommodation (buildings, departments etc)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>erkend (instelling)</t>
+          <t>hulpcollege</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>accredited</t>
+          <t>supporting course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>erkend (studieprogramma)</t>
+          <t>hulppersoneel</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>accredited</t>
+          <t>support staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>Erkenningscommissie</t>
+          <t>hulpvak</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Accreditation Committee</t>
+          <t>auxiliary subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>Europese hogeronderwijsruimte</t>
+          <t>hulpwetenschap</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>European Higher Education Area</t>
+          <t>auxiliary discipline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>evaluatie bestuurlijke hantering</t>
+          <t>ICLON</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>evaluation of quality improvement</t>
+          <t>Graduate School of Teaching (ICLON)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>exacte vakken (school)</t>
+          <t>in de notulen opnemen</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>science subjects</t>
+          <t>to record in the minutes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>examen</t>
+          <t>in zijn/haar functie van</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>examination; (inf) exam; final examination; (inf) final exam</t>
+          <t>in his/her capacity of</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>examen (opgave)</t>
+          <t>inauguratie</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>examination paper</t>
+          <t>inauguration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>examen afleggen</t>
+          <t>inaugurele rede</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>take/sit an exam</t>
+          <t>inaugural lecture; inaugural address</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>examen afnemen</t>
+          <t>inbedden</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>examine</t>
+          <t>embed</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>examen halen</t>
+          <t>inbeddingsgarantie</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>pass an exam</t>
+          <t>institutional guarantee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>examen opgeven</t>
+          <t>inbreng</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>set an examination paper</t>
+          <t>contribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>examen overdoen</t>
+          <t>inburgering</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>retake/resit an exam</t>
+          <t>civic integration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>examencommissie</t>
+          <t>indicatieve formatie</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Board of Examiners</t>
+          <t>number of permanent staff positions derived from the statistical model used by the faculty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>examendossier</t>
+          <t>indienen (v. aanvraag)</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>transcript</t>
+          <t>submit (an application/request)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>exameneis</t>
+          <t>informatiebalie</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>examination requirement</t>
+          <t>information desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>examengeld</t>
+          <t>Informatiemanagement &amp; Functioneel Beheer</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>examination fees</t>
+          <t>Information Management and Functional Management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>examenkandidaat</t>
+          <t>informatiepakket</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>examination candidate</t>
+          <t>information pack</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>examenpakket</t>
+          <t>infrastructurele voorzieningen</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>examination subjects</t>
+          <t>infrastructure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>examenprogramma</t>
+          <t>infrastructuur</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>study programme</t>
+          <t>infrastructure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>examenreglement</t>
+          <t>ingangsdatum</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>exam/examination regulations</t>
+          <t>starting date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>examenstof</t>
+          <t>ingangsvoorwaarden</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>prescribed reading</t>
+          <t>entry requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>examenwerk</t>
+          <t>ingenieur (ing)</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>examination script(s)</t>
+          <t>BSc (Engineering)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>examinandus</t>
+          <t>ingenieur (ir)</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>student taking an examination</t>
+          <t>MSc (Engineering)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>examinator</t>
+          <t>ingeschrevene</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>examiner</t>
+          <t>registered student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>exitgesprek</t>
+          <t>inhoudsopgave</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>exit interview</t>
+          <t>index</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>expertisecentrum</t>
+          <t>initiatiefnemer</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>expertise centre</t>
+          <t>initiator; originator</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>Expertisecentrum Vastgoed</t>
+          <t>initiële opleiding</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Real Estate Directorate</t>
+          <t>initial degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>extraneus</t>
+          <t>inkomstenbelasting</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>external student</t>
+          <t>income tax</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>Facilitaire servicedesk</t>
+          <t>inkrimpen</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>service desk</t>
+          <t>reduce staff numbers</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>facultair</t>
+          <t>inleiding</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>faculty; of the faculty</t>
+          <t>preamble; introduction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>faculteit</t>
+          <t>inleveren</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>faculty</t>
+          <t>hand in; submit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Archeologie</t>
+          <t>inloopspreekuur</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Archaeology</t>
+          <t>walk-in consultation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Geesteswetenschappen</t>
+          <t>inloten (ingeloot worden)</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Humanities</t>
+          <t>draw lots (for a university place)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Geneeskunde</t>
+          <t>inlotingsprocedure</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Medicine</t>
+          <t>lottery system (for university place)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Rechtsgeleerdheid</t>
+          <t>inrichting</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Leiden Law School</t>
+          <t>institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Sociale Wetenschappen</t>
+          <t>inroosteren</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Social and Behavioural Sciences</t>
+          <t>include in the timetable</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>Faculteit der Wiskunde en Natuurwetenschappen</t>
+          <t>inschaling</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Science</t>
+          <t>salary classification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>faculteitsbestuur</t>
+          <t>inschrijfformulier (voor de universiteit)</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Faculty Board</t>
+          <t>registration form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>faculteitsbureau</t>
+          <t>inschrijfformulier (voor een cursus)</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>faculty office</t>
+          <t>registration form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>faculteitsdecaan</t>
+          <t>inschrijfgeld</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Dean</t>
+          <t>enrolment fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>faculteitsdirecteur</t>
+          <t>inschrijven (aan de universiteit)</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Faculty Director</t>
+          <t>enrol</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>faculteitsraad</t>
+          <t>inschrijven (voor een cursus)</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Faculty Council</t>
+          <t>register; sign up for</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>familieomstandigheden</t>
+          <t>inschrijving (als student)</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>family circumstances</t>
+          <t>enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>Financieel Economische zaken</t>
+          <t>inschrijving (voor een cursus)</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Financial Economic Affairs</t>
+          <t>registration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>financieel jaarverslag</t>
+          <t>inschrijvingen</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Annual Report</t>
+          <t>enrolment figures; enrolment numbers</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>financiële zaken</t>
+          <t>inschrijvingsduur</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>financial affairs</t>
+          <t>maximum period of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>financiële zaken ( de afdeling)</t>
+          <t>inschrijvingsformulier (voor de universiteit)</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>finance department</t>
+          <t>enrolment form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>financiële zaken (hoofd)</t>
+          <t>inschrijvingsformulier (voor een cursus)</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>chief finance officer</t>
+          <t>registration form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>financieren</t>
+          <t>inschrijvingsgeld</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>to fund</t>
+          <t>enrolment fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>financiering door de overheid</t>
+          <t>inschrijvingsjaar</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>public funding; state funding</t>
+          <t>year of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>fixusregeling</t>
+          <t>inschrijvingspakket</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>admissions quota; quota regulation</t>
+          <t>enrolment pack</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>flankerend beleid</t>
+          <t>inschrijvingsprocedure (voor de universiteit)</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>supplementary policy</t>
+          <t>enrolment procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>flip-over</t>
+          <t>inschrijvingsprocedure (voor een cursus)</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>flip chart</t>
+          <t>registration procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>FOM (stichting voor fundamenteel onderzoek der materie)</t>
+          <t>inschrijvingstermijn</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Foundation for Fundamental Research on Matter</t>
+          <t>enrolment period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>fonds</t>
+          <t>inschrijvingsvoorwaarde</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>fund</t>
+          <t>condition of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>fondsenwerver</t>
+          <t>inschrijvingsvorm</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>fundraiser</t>
+          <t>enrolment status</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>formatie</t>
+          <t>inspanningsverplichting</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>permanent staff; staffing structure</t>
+          <t>required commitment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>formatieplaats</t>
+          <t>inspecteur-generaal (van het onderwijs)</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>permanent staff position</t>
+          <t>inspector general; senior or chief inspector (of education)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>formeel examen</t>
+          <t>Inspectie (de eenheid)</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>official examination</t>
+          <t>inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>formulier</t>
+          <t>Inspectie (een activiteit)</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>form</t>
+          <t>inspection</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>formulier R&amp;O gesprekken</t>
+          <t>inspectie van het hoger onderwijs</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>P&amp;D interview form</t>
+          <t>higher education inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>FSW (Faculteit der Sociale Wetenschappen)</t>
+          <t>inspectie van het onderwijs</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Faculty of Social and Behavioural Sciences</t>
+          <t>education inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>fte (full-time equivalent)</t>
+          <t>instapcursus</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>FTE (full-time equivalent)</t>
+          <t>induction course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>functie</t>
+          <t>instaptoets</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>position; job title</t>
+          <t>entry test</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>functie aanvaarden</t>
+          <t>instellen (v.e. leerstoel)</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>to take up a position; to accept a position</t>
+          <t>establish; install</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>functie bekleden</t>
+          <t>instelling</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>to hold a position</t>
+          <t>institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>functie vervullen van</t>
+          <t>instellingen (v.h. hoger onderwijs)</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>to hold the position of</t>
+          <t>higher education institutions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>functie-eisen</t>
+          <t>instellingsbekostiging</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>job requirements</t>
+          <t>institutional funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>functie-inhoud</t>
+          <t>instellingsplan</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>job description; job content</t>
+          <t>strategic plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>functiebeschrijving</t>
+          <t>instemmingsrecht</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>job description</t>
+          <t>right of approval/consent</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>functieprofiel</t>
+          <t>institutionele contacten</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>job profile</t>
+          <t>institutional contacts (between research institutes)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>functieschaal</t>
+          <t>institutionele ondersteuning</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>salary scale</t>
+          <t>institutional support</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>functiewaardering</t>
+          <t>instituut</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>appraisal scheme</t>
+          <t>institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>functionaris</t>
+          <t>Instituutsbestuur</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>officer</t>
+          <t>Institute Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>functioneel beheer</t>
+          <t>Instituutsraad</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>functional management</t>
+          <t>Institute Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>functioneren (v.e. personeelslid)</t>
+          <t>instromende studenten</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>assessment review</t>
+          <t>incoming students</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>functioneringsgesprek</t>
+          <t>instroom</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>assessment interview</t>
+          <t>intake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>functioneringsgesprek (verslag van)</t>
+          <t>instroombeleid</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>assessment report</t>
+          <t>intake policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>gammastudies</t>
+          <t>instroomvereisten</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>social and behavioural studies</t>
+          <t>enrolment requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>gammawetenschappen; gamma-wetenschappen</t>
+          <t>intekenen voor</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>social and behavioural sciences</t>
+          <t>sign up for; register for</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>garantiesubsidie</t>
+          <t>intensieve begeleiding</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>financial security grant (LUF); deficit guarantee</t>
+          <t>intensive coaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>gastcollege</t>
+          <t>interacademiaal</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>guest lecture</t>
+          <t>interuniversity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>gastdocent (voor 1 college)</t>
+          <t>interdisciplinaire positie</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>guest lecturer</t>
+          <t>interdisciplinary position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>gastdocent (voor een langere periode)</t>
+          <t>interfaculteit</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>visiting lecturer</t>
+          <t>joint/combined faculty; inter-faculty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>gastdocentschap</t>
+          <t>interim (ad interim)</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>visiting lectureship</t>
+          <t>temporary; acting; ad interim</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>gasthoogleraar</t>
+          <t>interimcommissie</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>visiting professor</t>
+          <t>interim committee; acting committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>gaststudent</t>
+          <t>interimdecaan</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>guest student</t>
+          <t>acting dean</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>GBGD (Gemeenschappelijke Bedrijfsgezondheidsdienst )</t>
+          <t>interimmaatregelen</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Occupational Health Service</t>
+          <t>temporary measures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>gebied (wetenschap)</t>
+          <t>interimregeling ziektekosten</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>field</t>
+          <t>interim arrangement for health care insurance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>geboortedatum</t>
+          <t>internationaal erkend wetenschappelijk tijdschrift</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>date of birth</t>
+          <t>internationally recognised journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>gediplomeerde</t>
+          <t>internationaal onderwijs</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>graduate</t>
+          <t>international education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>gedragscode</t>
+          <t>internationale betrekkingen</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>code of conduct; code of practice</t>
+          <t>international relations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>gedragswetenschappen</t>
+          <t>internationale onderzoekschool</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>behavioural sciences</t>
+          <t>international research school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>geesteswetenschappen</t>
+          <t>internationale positie</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>humanities</t>
+          <t>position in the international academic community</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>gegadigde</t>
+          <t>internationale samenwerking</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>applicant; candidate</t>
+          <t>international cooperation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>geldigheidsduur</t>
+          <t>internationalisering</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>period of validity</t>
+          <t>internationalisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>geldstroom (alleen letterlijk; zie eerste, tweede, derde geldstroom)</t>
+          <t>interne arbodienst</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>source of funding</t>
+          <t>internal health and safety department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>geldverstrekker</t>
+          <t>intervisie</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>funding body/organisation</t>
+          <t>peer feedback</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>geleerde</t>
+          <t>introductieprogramma</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>scholar (alfa); scientist (niet-alfa)</t>
+          <t>introduction programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>Geneeskunde</t>
+          <t>introductieweek</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Medicine</t>
+          <t>introduction week</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>generieke kwaliteitswaarborgen</t>
+          <t>invoeren (gegevens)</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>generic quality standards</t>
+          <t>enter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>gepromoveerd</t>
+          <t>invullen (formulier)</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>holding a doctor's degree</t>
+          <t>complete; fill in (a form)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>gepromoveerde</t>
+          <t>invullen (gegevens)</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>doctor; person holding a doctor's degree</t>
+          <t>enter (data)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>gepubliceerde externe beoordeling</t>
+          <t>inzagerecht</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>published external assessment report</t>
+          <t>right to view; right of inspection</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>gerealiseerd niveau</t>
+          <t>jaar van inschrijving</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>learning outcomes achieved</t>
+          <t>year of enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>getuigschrift</t>
+          <t>jaarbalans</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>certificate; diploma</t>
+          <t>annual balance sheet</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>gevorderd (voor gevorderden)</t>
+          <t>jaarbasis (op)</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>advanced</t>
+          <t>on an annual basis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>gewogen loting</t>
+          <t>jaarcijfers</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>weighted lottery</t>
+          <t>annual returns</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>gewoon hoogleraar</t>
+          <t>jaarclub</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>professor; full professor</t>
+          <t>year club</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>gids (studiegids)</t>
+          <t>jaarcontract</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>prospectus</t>
+          <t>annual contract</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>graad</t>
+          <t>jaargenoot</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>degree</t>
+          <t>contemporary; fellow student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>graadverlening</t>
+          <t>jaarindeling</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>awarding a degree; degree ceremony</t>
+          <t>schedule for the academic year; academic calendar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>Grafische Producties</t>
+          <t>jaaroverzicht</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Graphic Products</t>
+          <t>annual survey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>grensvlak (op het grensvlak van)</t>
+          <t>jaarprogramma</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>on the borderline/interface of</t>
+          <t>study programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>griffie</t>
+          <t>jaarrapport</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>secretariat</t>
+          <t>annual report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>griffier</t>
+          <t>jaarrekening</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>clerk</t>
+          <t>annual accounts</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>Groenvoorziening</t>
+          <t>jaarverslag</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Landscaping</t>
+          <t>annual report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>gymnasium</t>
+          <t>joint master programma</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>pre-university education; grammar school</t>
+          <t>joint master's degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>haalbaarheidsonderzoek</t>
+          <t>judicium</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>feasibility study</t>
+          <t>grade; final grade; degree classification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>handelseditie</t>
+          <t>Juridische Zaken</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>commercial edition</t>
+          <t>Legal Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>handleiding</t>
+          <t>Juridische Zaken</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>guide; manual; instructions (for use)</t>
+          <t>Legal Affairs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>handtekening</t>
+          <t>jurist</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>signature</t>
+          <t>legal scholar; legal specialist</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>harde knip</t>
+          <t>kandidaat (bij sollicitatie)</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>bachelor's-before-master's rule</t>
+          <t>applicant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>hardheidsclausule</t>
+          <t>kandidaatsdiploma</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>hardship clause</t>
+          <t>first university degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>HAVO</t>
+          <t>kandidatuur</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>HAVO ("higher general secondary education")</t>
+          <t>candidature</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>HBO</t>
+          <t>kantine (koffiekamer)</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>University of Applied Sciences</t>
+          <t>cafetaria</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>HBO-raad</t>
+          <t>kantine (maaltijden)</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Association of Universities of Applied Sciences</t>
+          <t>restaurant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>hedendaags</t>
+          <t>KB (Koninklijke Bibliotheek)</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>contemporary</t>
+          <t>National Library of the Netherlands</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>herexamen</t>
+          <t>kennisengineering</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>resit; retake</t>
+          <t>knowledge engineering</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>herhalen (v.d. stof)</t>
+          <t>kenniskring</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>revise</t>
+          <t>knowledge network</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>herhaling (v.d. stof)</t>
+          <t>kennisoverdracht</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>revision</t>
+          <t>transfer of knowledge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>herintreedster</t>
+          <t>kennistechnologie</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>woman returning to work</t>
+          <t>knowledge technology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>herkansing</t>
+          <t>kennistransfer</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>resit; retake</t>
+          <t>transfer of knowledge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>herplaatsing</t>
+          <t>kerkelijke opleiding</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>reassignment; re-employment</t>
+          <t>ministry training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>herplaatsingkandidaat</t>
+          <t>kernbegrip</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>person eligible for reassignment/re-employment</t>
+          <t>core concept</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>herstructureren</t>
+          <t>kernonderdeel</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>to restructure; to reorganise</t>
+          <t>core component</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>hertentamen</t>
+          <t>kernprogramma</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>resit; retake</t>
+          <t>core programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>herverdeling</t>
+          <t>kerntaak</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>redistribution</t>
+          <t>core activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>ho-instellingen</t>
+          <t>kernvak</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>higher education institutions</t>
+          <t>core subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>hoger beroep</t>
+          <t>kerstpakket</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>appeal</t>
+          <t>Christmas gift</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>hoger onderwijs</t>
+          <t>keuzevak</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>higher education</t>
+          <t>elective course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>hoger onderwijs voor ouderen (HOVO)</t>
+          <t>kiesreglement</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>University of the Third Age (U3A)</t>
+          <t>electoral regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>hoger onderwijs voor volwassenen/Lifelong Learning</t>
+          <t>kinderbijslag</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>higher education for mature students</t>
+          <t>child benefit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>hoger-onderwijsinspectie</t>
+          <t>Kinderopvang</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Higher Education Inspectorate</t>
+          <t>childcare facilities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>hogeronderwijsinstelling</t>
+          <t>klachtenloket</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>higher education institution</t>
+          <t>complaints desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>hogeschool</t>
+          <t>klachtenprocedure</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>university of applied sciences</t>
+          <t>complaints procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>hoofd (v.e. administratieve afdeling)</t>
+          <t>klachtenregeling</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>director; head (of an administrative department)</t>
+          <t>complaints regulation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>hoofd studentenadministratie</t>
+          <t>klankbord</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>student registrar; head of student administration</t>
+          <t>sounding board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>hoofddocent</t>
+          <t>klanttevredenheidsonderzoek</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>senior lecturer</t>
+          <t>customer satisfaction survey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>hoofdfase</t>
+          <t>kleinschalig</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>main phase</t>
+          <t>small-scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>hoofdstuk</t>
+          <t>KNAW (Koninklijke Nederlands Academievan Wetenschappen)</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>chapter</t>
+          <t>Royal Netherlands Academy of Arts and Sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>hoofdvak</t>
+          <t>Koningsdag</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>main subject; major</t>
+          <t>The King's Birthday</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>hoogachtend</t>
+          <t>kosten (zn)</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>yours faithfully; yours truly; yours sincerely</t>
+          <t>costs (n)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>hoogleraar (in)</t>
+          <t>kosten-batenanalyse</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>professor (of)</t>
+          <t>cost-benefit analysis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>hoogleraar op persoonlijke titel</t>
+          <t>kostendekkend</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>professor holding a personal chair</t>
+          <t>cost-effective; self-financing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>hoorcollege</t>
+          <t>kwaliteitsbeoordeling</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>lecture</t>
+          <t>quality assessment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>hoorcollegereeks</t>
+          <t>kwaliteitsbewaking</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>course of lectures</t>
+          <t>quality control</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>hortulanus</t>
+          <t>kwaliteitsborging</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>curator (of a botanic garden)</t>
+          <t>quality assurance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>hortus</t>
+          <t>kwaliteitsmaatstaven</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>botanic gardens</t>
+          <t>quality standards</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>hortus botanicus</t>
+          <t>kwaliteitstoets</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>botanic garden</t>
+          <t>quality review</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>hospes</t>
+          <t>kwaliteitswaarborg</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>landlord</t>
+          <t>quality guarantee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>hospita</t>
+          <t>kwaliteitszorg</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>landlady</t>
+          <t>quality assurance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>hospiteren</t>
+          <t>kwaliteitszorgorganisatie (NVAO)</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>to visit a student house to be interviewed about a room</t>
+          <t>quality assurance agency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>HRM en Arbeidsvoorwaarden</t>
+          <t>landelijke fixus</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>HRM and Terms and Conditions of Employment</t>
+          <t>national intake quota</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>huidige student</t>
+          <t>Landelijke Studenten Vakbond</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>current student</t>
+          <t>Dutch Student Union</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>huishoudelijk reglement</t>
+          <t>lector</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>house rules; rules of procedure</t>
+          <t>reader</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>huismeester (als achter de balie)</t>
+          <t>leerdoelen</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>receptionist</t>
+          <t>course objectives; objectives</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>huismeester (gebouwenbeheerder)</t>
+          <t>leermiddel</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>concierge</t>
+          <t>teaching aid; teaching resource</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>huisvesting</t>
+          <t>leermiddelen</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>housing (students); accommodation (buildings, departments etc)</t>
+          <t>teaching materials</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>hulpcollege</t>
+          <t>leeronderzoek</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>supporting course</t>
+          <t>research training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>hulppersoneel</t>
+          <t>leeronderzoekscomponent</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>support staff</t>
+          <t>element of research training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>hulpvak</t>
+          <t>leeropdracht</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>auxiliary subject</t>
+          <t>teaching and research remit (wordt in de Angelsaksische wereld niet gebruikt. Vertaal als "the professor's teaching and research will comprise")</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>hulpwetenschap</t>
+          <t>leerplan</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>auxiliary discipline</t>
+          <t>curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>ICLON</t>
+          <t>leerstoel (op het gebied van)</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Graduate School of Teaching (ICLON)</t>
+          <t>chair (in)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>in de notulen opnemen</t>
+          <t>leerstoel bekleden</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>to record in the minutes</t>
+          <t>hold a chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>in zijn/haar functie van</t>
+          <t>leerstoel bezetten</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>in his/her capacity of</t>
+          <t>hold/occupy a chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>inauguratie</t>
+          <t>leerstoelhouder</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>inauguration</t>
+          <t>chair holder</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>inaugurele rede</t>
+          <t>leerstof</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>inaugural lecture; inaugural address</t>
+          <t>required reading</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>inbedden</t>
+          <t>leeszaal</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>embed</t>
+          <t>reading room</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>inbeddingsgarantie</t>
+          <t>leiding geven aan</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>institutional guarantee</t>
+          <t>to supervise; head; manage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>inbreng</t>
+          <t>leidinggevende</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>contribution</t>
+          <t>supervisor; superior; (direct) line manager</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>inburgering</t>
+          <t>leidraad</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>civic integration</t>
+          <t>guide; manual; instructions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>indicatieve formatie</t>
+          <t>Leids kwartiertje</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>number of permanent staff positions derived from the statistical model used by the faculty</t>
+          <t>the practice in Leiden of starting lectures 15 minutes late</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>indienen (v. aanvraag)</t>
+          <t>Leids Ontzet</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>submit (an application/request)</t>
+          <t>the Relief of Leiden (from the Spanish siege)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>informatiebalie</t>
+          <t>Leids register opleidingen</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>information desk</t>
+          <t>Leiden Register of Programmes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>Informatiemanagement &amp; Functioneel Beheer</t>
+          <t>leraar-in-opleiding</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Information Management and Functional Management</t>
+          <t>trainee teacher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>informatiepakket</t>
+          <t>lerarenopleiding</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>information pack</t>
+          <t>teacher training department / programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>infrastructurele voorzieningen</t>
+          <t>lerarenopleiding (HBO)</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>infrastructure</t>
+          <t>College of Education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>infrastructuur</t>
+          <t>lerarenopleiding (universitair)</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>infrastructure</t>
+          <t>PGCE (Post-Graduate Certificate in Education)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>ingangsdatum</t>
+          <t>lesbevoegdheid</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>starting date</t>
+          <t>teaching qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>ingangsvoorwaarden</t>
+          <t>leservaring</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>entry requirements</t>
+          <t>teaching experience</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>ingenieur (ing)</t>
+          <t>leslokaal</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>BSc (Engineering)</t>
+          <t>classroom</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>ingenieur (ir)</t>
+          <t>lesrooster</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>MSc (Engineering)</t>
+          <t>timetable</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>ingeschrevene</t>
+          <t>Letteren</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>registered student</t>
+          <t>Arts</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>inhoudsopgave</t>
+          <t>lezing</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>index</t>
+          <t>lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>initiatiefnemer</t>
+          <t>lezing (op een conferentie)</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>initiator; originator</t>
+          <t>paper</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>initiële opleiding</t>
+          <t>lichting</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>initial degree programme</t>
+          <t>year group; cohort</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>inkomstenbelasting</t>
+          <t>lid</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>income tax</t>
+          <t>member</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>inkrimpen</t>
+          <t>lijfrenteschenking</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>reduce staff numbers</t>
+          <t>donation in the form of an annuity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>inleiding</t>
+          <t>liquide middelen</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>preamble; introduction</t>
+          <t>liquid assets</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>inleveren</t>
+          <t>literatuur</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>hand in; submit</t>
+          <t>literature</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>inloopspreekuur</t>
+          <t>literatuuronderzoek</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>walk-in consultation</t>
+          <t>literature survey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>inloten (ingeloot worden)</t>
+          <t>lokaal overleg</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>draw lots (for a university place)</t>
+          <t>Local Consultative Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>inlotingsprocedure</t>
+          <t>loket</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>lottery system (for university place)</t>
+          <t>service point; service desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>inrichting</t>
+          <t>loonbelasting</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>institution</t>
+          <t>income tax</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>inroosteren</t>
+          <t>loopbaancentrum</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>include in the timetable</t>
+          <t>career service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>inschaling</t>
+          <t>loopbaanperspectief</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>salary classification</t>
+          <t>career prospects</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>inschrijfformulier (voor de universiteit)</t>
+          <t>loting</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>registration form</t>
+          <t>lottery (procedure/system)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>inschrijfformulier (voor een cursus)</t>
+          <t>LSBo (Leidse Studenten Belangenorganisatie)</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>registration form</t>
+          <t>Leiden Union of Students / Leiden Students' Union</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>inschrijfgeld</t>
+          <t>LSR (Leidse StudentenRaad)</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>enrolment fee</t>
+          <t>Leiden Student Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>inschrijven (aan de universiteit)</t>
+          <t>LSVb (Landelijke Studenten Vakbond)</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>enrol</t>
+          <t>Dutch Student Union</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>inschrijven (voor een cursus)</t>
+          <t>lump sum bekostiging</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>register; sign up for</t>
+          <t>block grant funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>inschrijving (als student)</t>
+          <t>lump sum financiering</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>enrolment</t>
+          <t>block grant funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>inschrijving (voor een cursus)</t>
+          <t>lustrum</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>registration</t>
+          <t>fifth anniversary (a period of five years)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingen</t>
+          <t>maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>enrolment figures; enrolment numbers</t>
+          <t>service to the community; community service</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsduur</t>
+          <t>maatschappelijke relevantie</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>maximum period of enrolment</t>
+          <t>societal relevance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsformulier (voor de universiteit)</t>
+          <t>macrodoelmatigheid</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>enrolment form</t>
+          <t>macro-efficiency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsformulier (voor een cursus)</t>
+          <t>macrodoelmatigheidstoets</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>registration form</t>
+          <t>macro-efficiency check</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsgeld</t>
+          <t>major</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>enrolment fee</t>
+          <t>major subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsjaar</t>
+          <t>masteraanbod</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>year of enrolment</t>
+          <t>master's programmes; master's programmes offered</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingspakket</t>
+          <t>mastercursus</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>enrolment pack</t>
+          <t>master's course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsprocedure (voor de universiteit)</t>
+          <t>masterdiploma</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>enrolment procedure</t>
+          <t>master's degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsprocedure (voor een cursus)</t>
+          <t>masterfase</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>registration procedure</t>
+          <t>master's stage, master's phase</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingstermijn</t>
+          <t>mastergraad</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>enrolment period</t>
+          <t>master's degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsvoorwaarde</t>
+          <t>masteropleiding</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>condition of enrolment</t>
+          <t>master's degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>inschrijvingsvorm</t>
+          <t>masterprogramma</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>enrolment status</t>
+          <t>master's degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>inspanningsverplichting</t>
+          <t>masterstudent</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>required commitment</t>
+          <t>graduate/master's student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>inspecteur-generaal (van het onderwijs)</t>
+          <t>masterstudie</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>inspector general; senior or chief inspector (of education)</t>
+          <t>master's programme/degree course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>Inspectie (de eenheid)</t>
+          <t>mastertitel</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>inspectorate</t>
+          <t>title of master (Master of Arts, Master of Science)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>Inspectie (een activiteit)</t>
+          <t>materiële voorzieningen</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>inspection</t>
+          <t>facilities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>inspectie van het hoger onderwijs</t>
+          <t>medestudent</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>higher education inspectorate</t>
+          <t>fellow student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>inspectie van het onderwijs</t>
+          <t>medewerker</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>education inspectorate</t>
+          <t>member of staff; officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>instapcursus</t>
+          <t>medewerkers</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>induction course</t>
+          <t>staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>instaptoets</t>
+          <t>medezeggenschap</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>entry test</t>
+          <t>participation; employee consultation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>instellen (v.e. leerstoel)</t>
+          <t>medezeggenschapsorgaan</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>establish; install</t>
+          <t>participation body, representative advisory body</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>instelling</t>
+          <t>medezeggenschapsraad</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>institution</t>
+          <t>participation council, representative advisory body</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>instellingen (v.h. hoger onderwijs)</t>
+          <t>Meeloopdagen</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>higher education institutions</t>
+          <t>student for a day events</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>instellingsbekostiging</t>
+          <t>meerdere (hoger geplaatste)</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>institutional funding</t>
+          <t>superior</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>instellingsplan</t>
+          <t>mensa</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>strategic plan</t>
+          <t>refectory</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>instemmingsrecht</t>
+          <t>mentor (docentmentor)</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>right of approval/consent</t>
+          <t>mentor (a lecturer)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>institutionele contacten</t>
+          <t>mentor (studentmentor)</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>institutional contacts (between research institutes)</t>
+          <t>mentor (a student)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>institutionele ondersteuning</t>
+          <t>mentoraat</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>institutional support</t>
+          <t>mentorship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>instituut</t>
+          <t>met emeritaat gaan</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>institute</t>
+          <t>retire</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>Instituutsbestuur</t>
+          <t>methoden en technieken</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Institute Board</t>
+          <t>methods and statistics</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>Instituutsraad</t>
+          <t>middelbare school</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>Institute Council</t>
+          <t>secondary school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>instromende studenten</t>
+          <t>middelen (gelden)</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>incoming students</t>
+          <t>funds; resources</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>instroom</t>
+          <t>miljard</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>intake</t>
+          <t>billion</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>instroombeleid</t>
+          <t>miljoen</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>intake policy</t>
+          <t>million</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>instroomvereisten</t>
+          <t>mindere (lager geplaatste)</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>enrolment requirements</t>
+          <t>subordinate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>intekenen voor</t>
+          <t>Minister van Onderwijs, Cultuur en Wetenschappen</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>sign up for; register for</t>
+          <t>Minister of Education, Culture and Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>intensieve begeleiding</t>
+          <t>Ministerie van Onderwijs, Cultuur en Wetenschappen</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>intensive coaching</t>
+          <t>Ministry of Education, Culture and Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>interacademiaal</t>
+          <t>minnelijke schikking</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>interuniversity</t>
+          <t>amicable settlement; out of court settlement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>interdisciplinaire positie</t>
+          <t>minor</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>interdisciplinary position</t>
+          <t>minor subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>interfaculteit</t>
+          <t>MO-A akte</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>joint/combined faculty; inter-faculty</t>
+          <t>lower secondary education teaching certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>interim (ad interim)</t>
+          <t>MO-B akte</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>temporary; acting; ad interim</t>
+          <t>upper secondary education teaching certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>interimcommissie</t>
+          <t>moderniseringsprocessen</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>interim committee; acting committee</t>
+          <t>modernisation processes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>interimdecaan</t>
+          <t>modulair</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>acting dean</t>
+          <t>modular</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>interimmaatregelen</t>
+          <t>modulair onderwijs</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>temporary measures</t>
+          <t>modular curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>interimregeling ziektekosten</t>
+          <t>modulaire opleiding</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>interim arrangement for health care insurance</t>
+          <t>modular study programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>internationaal erkend wetenschappelijk tijdschrift</t>
+          <t>module</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>internationally recognised journal</t>
+          <t>module</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>internationaal onderwijs</t>
+          <t>mondeling examen</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>international education</t>
+          <t>oral examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>internationale betrekkingen</t>
+          <t>MUB</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>international relations</t>
+          <t>University Governance Modernisation Act 1998</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>internationale onderzoekschool</t>
+          <t>Multimediavoorzieningen</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>international research school</t>
+          <t>multimedia resources</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>internationale positie</t>
+          <t>MVV (Machtiging tot Voorlopig Verblijf)</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>position in the international academic community</t>
+          <t>long-stay visa; provisional residence permit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>internationale samenwerking</t>
+          <t>naasthogere leidinggevende</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>international cooperation</t>
+          <t>supervisor of immediate supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>internationalisering</t>
+          <t>nabespreking (tentamen)</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>internationalisation</t>
+          <t>evaluation; debriefing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>interne arbodienst</t>
+          <t>nabestaandenpensioen</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>internal health and safety department</t>
+          <t>surviving dependents' pension</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>intervisie</t>
+          <t>nachtwaker</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>peer feedback</t>
+          <t>night security guard</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>introductieprogramma</t>
+          <t>nascholing</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>introduction programme</t>
+          <t>supplementary training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>introductieweek</t>
+          <t>natuurwetenschappen</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>introduction week</t>
+          <t>natural sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>invoeren (gegevens)</t>
+          <t>Nederlands-Vlaamse Accreditatie Organisatie (NVAO)</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>enter</t>
+          <t>Accreditation Organisation of the Netherlands and Flanders (NVAO)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>invullen (formulier)</t>
+          <t>Nederlandse Accreditatie Organisatie (NAO)</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>complete; fill in (a form)</t>
+          <t>Netherlands Accreditation Organisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>invullen (gegevens)</t>
+          <t>Nederlandse Organisatie voor Internationale Samenwerking in het Hoger Onderwijs</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>enter (data)</t>
+          <t>Netherlands Organisation for International Cooperation in Higher Education (Nuffic)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>inzagerecht</t>
+          <t>netto (salaris)</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>right to view; right of inspection</t>
+          <t>net</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>jaar van inschrijving</t>
+          <t>nettoloon</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>year of enrolment</t>
+          <t>net wage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>jaarbalans</t>
+          <t>niet-bekostigde instellingen</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>annual balance sheet</t>
+          <t>non-government-funded institutions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>jaarbasis (op)</t>
+          <t>niet-wetenschappelijk personeel</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>on an annual basis</t>
+          <t>support staff; administrative staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>jaarcijfers</t>
+          <t>Nieuwbouw en Renovatie</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>annual returns</t>
+          <t>Building and Maintenance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>jaarclub</t>
+          <t>Nobelprijswinnaar</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>year club</t>
+          <t>Nobel Prize winner</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>jaarcontract</t>
+          <t>nominale studieduur</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>annual contract</t>
+          <t>nominal duration of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>jaargenoot</t>
+          <t>normatieve studielast</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>contemporary; fellow student</t>
+          <t>normative study load; official workload</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>jaarindeling</t>
+          <t>nota (plan, ontwerp, overzicht)</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>schedule for the academic year; academic calendar</t>
+          <t>proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>jaaroverzicht</t>
+          <t>notulen</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>annual survey</t>
+          <t>minutes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>jaarprogramma</t>
+          <t>notuleren</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>study programme</t>
+          <t>take notes; take (the) minutes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>jaarrapport</t>
+          <t>notulist</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>annual report</t>
+          <t>minutes secretary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>jaarrekening</t>
+          <t>NT1</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>annual accounts</t>
+          <t>Dutch as a first language; classes in Dutch as a first language</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>jaarverslag</t>
+          <t>NT2</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>annual report</t>
+          <t>Dutch as a second language; classes in Dutch as a second language</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>joint master programma</t>
+          <t>Nuffic</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>joint master's degree programme</t>
+          <t>Netherlands Organisation for International Cooperation in Higher Education (Nuffic)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>judicium</t>
+          <t>nulurenaanstelling</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>grade; final grade; degree classification</t>
+          <t>zero hours appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>Juridische Zaken</t>
+          <t>numerus fixus</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Legal Affairs</t>
+          <t>fixed quota programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>jurist</t>
+          <t>NWO (Nederlandse Organisatie voor Wetenschappelijk Onderzoek)</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>legal scholar; legal specialist</t>
+          <t>Dutch Research Council (previously known as Netherlands Organisation for Scientific Research)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>kandidaat (bij sollicitatie)</t>
+          <t>OBP</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>applicant</t>
+          <t>non-academic staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>kandidaatsdiploma</t>
+          <t>oio (onderzoeker in opleiding)</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>first university degree</t>
+          <t>PhD candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>kandidatuur</t>
+          <t>oio-schap</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>candidature</t>
+          <t>research traineeship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>kantine (koffiekamer)</t>
+          <t>ombudsfunctionaris</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>cafetaria</t>
+          <t>ombudsperson; ombudsman (also used for females)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>kantine (maaltijden)</t>
+          <t>onbezoldigd</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>restaurant</t>
+          <t>non-salaried</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>KB (Koninklijke Bibliotheek)</t>
+          <t>onder beding van</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>National Library of the Netherlands</t>
+          <t>subject to</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>kennisengineering</t>
+          <t>ondernemingsraad</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>knowledge engineering</t>
+          <t>works council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>kenniskring</t>
+          <t>ondertekening</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>knowledge network</t>
+          <t>signature</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>kennisoverdracht</t>
+          <t>onderwijs</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>transfer of knowledge</t>
+          <t>education; teaching</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>kennistechnologie</t>
+          <t>onderwijs geven</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>knowledge technology</t>
+          <t>teach; lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>kennistransfer</t>
+          <t>onderwijs in</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>transfer of knowledge</t>
+          <t>courses in</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>kerkelijke opleiding</t>
+          <t>onderwijs- en examenregeling</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>ministry training</t>
+          <t>course and examination regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>kernbegrip</t>
+          <t>onderwijs- en wetenschapsbeleid</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>core concept</t>
+          <t>education and research policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>kernonderdeel</t>
+          <t>onderwijsaanbod</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>core component</t>
+          <t>courses/programmes offered</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>kernprogramma</t>
+          <t>onderwijsaanbod (overzicht van cursussen)</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>core programme</t>
+          <t>courses available</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>kerntaak</t>
+          <t>onderwijsaanstelling</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>core activity</t>
+          <t>teaching position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>kernvak</t>
+          <t>onderwijsadministratie</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>core subject</t>
+          <t>Education Administration Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>kerstpakket</t>
+          <t>onderwijsbalie</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>Christmas gift</t>
+          <t>student desk</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>keuzevak</t>
+          <t>onderwijsbeleid</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>elective course</t>
+          <t>teaching policy; education policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>kiesreglement</t>
+          <t>onderwijsbeoordeling</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>electoral regulations</t>
+          <t>teaching evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>kinderbijslag</t>
+          <t>onderwijsbestuur</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>child benefit</t>
+          <t>teaching board; education board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>Kinderopvang</t>
+          <t>onderwijsbevoegdheid</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>childcare facilities</t>
+          <t>teaching qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>klachtenloket</t>
+          <t>onderwijsbijdrage</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>complaints desk</t>
+          <t>course fees</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>klachtenprocedure</t>
+          <t>onderwijsbureau</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>complaints procedure</t>
+          <t>Education Office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>klachtenregeling</t>
+          <t>onderwijscapaciteit</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>complaints regulation</t>
+          <t>teaching capacity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>klankbord</t>
+          <t>onderwijscommissie</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>sounding board</t>
+          <t>teaching committee; learning and teaching committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>klanttevredenheidsonderzoek</t>
+          <t>Onderwijsdirecteur</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>customer satisfaction survey</t>
+          <t>Director of Teaching and Learning</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>kleinschalig</t>
+          <t>onderwijseenheid</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>small-scale</t>
+          <t>course component</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>KNAW (Koninklijke Nederlands Academievan Wetenschappen)</t>
+          <t>onderwijsevaluatie</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>Royal Netherlands Academy of Arts and Sciences</t>
+          <t>teaching evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>Koningsdag</t>
+          <t>onderwijsinspectie</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>The King's Birthday</t>
+          <t>education inspectorate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>kosten (zn)</t>
+          <t>onderwijsinstelling</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>costs (n)</t>
+          <t>educational institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>kosten-batenanalyse</t>
+          <t>onderwijsinstituut</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>cost-benefit analysis</t>
+          <t>teaching institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>kostendekkend</t>
+          <t>onderwijskunde</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>cost-effective; self-financing</t>
+          <t>educational sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitsbeoordeling</t>
+          <t>onderwijskundige</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>quality assessment</t>
+          <t>educational scientist</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitsbewaking</t>
+          <t>onderwijsmethode</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>quality control</t>
+          <t>teaching method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitsborging</t>
+          <t>onderwijsniveau</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>quality assurance</t>
+          <t>level of education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitsmaatstaven</t>
+          <t>onderwijsperiode</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>quality standards</t>
+          <t>term time</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitstoets</t>
+          <t>onderwijsprogramma</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>quality review</t>
+          <t>curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitswaarborg</t>
+          <t>onderwijsraad</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>quality guarantee</t>
+          <t>Education Council of the Netherlands</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitszorg</t>
+          <t>onderwijsrendement</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>quality assurance</t>
+          <t>study success (rate)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>kwaliteitszorgorganisatie (NVAO)</t>
+          <t>onderwijssector</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>quality assurance agency</t>
+          <t>education sector</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>landelijke fixus</t>
+          <t>onderwijssoort</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>national intake quota</t>
+          <t>type of education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>Landelijke Studenten Vakbond</t>
+          <t>onderwijssysteem</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>Dutch Student Union</t>
+          <t>education system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>lector</t>
+          <t>onderwijstaal</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>reader</t>
+          <t>language of instruction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>leerdoelen</t>
+          <t>onderwijsvernieuwing</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>course objectives; objectives</t>
+          <t>educational reform</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>leermiddel</t>
+          <t>onderwijsvorm</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>teaching aid; teaching resource</t>
+          <t>teaching activity; teaching method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>leermiddelen</t>
+          <t>onderwijsvrije periode</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>teaching materials</t>
+          <t>self-study period; lecture-free period; independent study period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>leeronderzoek</t>
+          <t>onderwijzend personeel</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>research training</t>
+          <t>teaching staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>leeronderzoekscomponent</t>
+          <t>onderzoek</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>element of research training</t>
+          <t>research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>leeropdracht</t>
+          <t>Onderzoek en Internationalisering</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>teaching and research remit (wordt in de Angelsaksische wereld niet gebruikt. Vertaal als "the professor's teaching and research will comprise")</t>
+          <t>research and internationalisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>leerplan</t>
+          <t>onderzoeker</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>curriculum</t>
+          <t>researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>leerstoel (op het gebied van)</t>
+          <t>onderzoeksaanstelling</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>chair (in)</t>
+          <t>research position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>leerstoel bekleden</t>
+          <t>onderzoeksassistent</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>hold a chair</t>
+          <t>research assistant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>leerstoel bezetten</t>
+          <t>onderzoeksbeleid</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>hold/occupy a chair</t>
+          <t>research policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>leerstoelhouder</t>
+          <t>onderzoeksbeoordeling</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>chair holder</t>
+          <t>research evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>leerstof</t>
+          <t>onderzoeksbevoegdheid</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>required reading</t>
+          <t>research qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>leeszaal</t>
+          <t>onderzoekscapaciteit</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>reading room</t>
+          <t>research capacity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>leiding geven aan</t>
+          <t>onderzoekschool</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>to supervise; head; manage</t>
+          <t>research school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>leidinggevende</t>
+          <t>onderzoekscommissie</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>supervisor; superior; (direct) line manager</t>
+          <t>research committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>leidraad</t>
+          <t>onderzoekscontract</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>guide; manual; instructions</t>
+          <t>research contract</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>Leids kwartiertje</t>
+          <t>onderzoeksdoelstellingen</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>the practice in Leiden of starting lectures 15 minutes late</t>
+          <t>research objectives</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>Leids Ontzet</t>
+          <t>onderzoeksgebied</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>the Relief of Leiden (from the Spanish siege)</t>
+          <t>field of research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>Leids register opleidingen</t>
+          <t>onderzoeksgroep</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>Leiden Register of Programmes</t>
+          <t>research group</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>leraar-in-opleiding</t>
+          <t>onderzoeksinspanningen</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>trainee teacher</t>
+          <t>research activities/commitments</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>lerarenopleiding</t>
+          <t>onderzoeksinstituut</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>teacher training department / programme</t>
+          <t>research institute</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>lerarenopleiding (HBO)</t>
+          <t>onderzoeksleider</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>College of Education</t>
+          <t>head of a research project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>lerarenopleiding (universitair)</t>
+          <t>onderzoeksmaster</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>PGCE (Post-Graduate Certificate in Education)</t>
+          <t>research master's programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>lesbevoegdheid</t>
+          <t>onderzoeksmethode</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>teaching qualification</t>
+          <t>research method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>leservaring</t>
+          <t>onderzoeksmethoden en -technieken</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>teaching experience</t>
+          <t>research methodology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>leslokaal</t>
+          <t>onderzoeksontwerp</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>classroom</t>
+          <t>research proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>lesrooster</t>
+          <t>onderzoeksopleiding</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>timetable</t>
+          <t>research training</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>Letteren</t>
+          <t>onderzoeksopzet</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>Arts</t>
+          <t>research design; research plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>lezing</t>
+          <t>onderzoeksplan</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>lecture</t>
+          <t>research plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>lezing (op een conferentie)</t>
+          <t>onderzoekspresentatie</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>paper</t>
+          <t>research presentation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>lichting</t>
+          <t>onderzoeksprogramma</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>year group; cohort</t>
+          <t>research programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>lid</t>
+          <t>onderzoeksproject</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>research project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>lijfrenteschenking</t>
+          <t>onderzoeksschool</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>donation in the form of an annuity</t>
+          <t>research school</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>liquide middelen</t>
+          <t>onderzoeksstaf</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>liquid assets</t>
+          <t>research staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>literatuur</t>
+          <t>onderzoekssubsidie</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>literature</t>
+          <t>research grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>literatuuronderzoek</t>
+          <t>onderzoeksvaardigheden</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>literature survey</t>
+          <t>research skills</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>lokaal overleg</t>
+          <t>onderzoeksvoorstel</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>Local Consultative Committee</t>
+          <t>research proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>loket</t>
+          <t>ongedeeld vwo</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>service point; service desk</t>
+          <t>VWO ("pre-university education")</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>loonbelasting</t>
+          <t>ongewenst gedrag</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>income tax</t>
+          <t>unacceptable behaviour</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>loopbaancentrum</t>
+          <t>onkosten</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>career service</t>
+          <t>expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>loopbaanperspectief</t>
+          <t>onkosten declareren</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>career prospects</t>
+          <t>claim expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>loting</t>
+          <t>onkostenvergoeding</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>lottery (procedure/system)</t>
+          <t>reimbursement of expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>LSBo (Leidse Studenten Belangenorganisatie)</t>
+          <t>ontgroening</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Leiden Union of Students / Leiden Students' Union</t>
+          <t>initiation (inf. rag week, hazing)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>LSR (Leidse StudentenRaad)</t>
+          <t>ontheffing</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Leiden Student Council</t>
+          <t>exemption</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>LSVb (Landelijke Studenten Vakbond)</t>
+          <t>ontslagaanzegging</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Dutch Student Union</t>
+          <t>notice of dismissal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>lump sum bekostiging</t>
+          <t>ontslagbrief</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>block grant funding</t>
+          <t>letter of dismissal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>lump sum financiering</t>
+          <t>ontslagprocedure</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>block grant funding</t>
+          <t>dismissal procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>lustrum</t>
+          <t>ontwikkelingsplan</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>fifth anniversary (a period of five years)</t>
+          <t>development plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>maatschappelijke dienstverlening</t>
+          <t>onvoldoende (cijfer)</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>service to the community; community service</t>
+          <t>fail (an exam)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>maatschappelijke relevantie</t>
+          <t>oordeel</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>societal relevance</t>
+          <t>assessment; opinion; conviction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>macrodoelmatigheid</t>
+          <t>open dag</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>macro-efficiency</t>
+          <t>open day</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>macrodoelmatigheidstoets</t>
+          <t>open inschrijving</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>macro-efficiency check</t>
+          <t>open enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>major</t>
+          <t>Open Universiteit</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>major subject</t>
+          <t>Open University</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>masteraanbod</t>
+          <t>openbaar onderwijs</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>master's programmes; master's programmes offered</t>
+          <t>state education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>mastercursus</t>
+          <t>openbaarheid van examens</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>master's course</t>
+          <t>public nature of examinations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>masterdiploma</t>
+          <t>openbare instelling</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>master's degree</t>
+          <t>public institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>masterfase</t>
+          <t>openingscollege</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>master's stage, master's phase</t>
+          <t>opening lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>mastergraad</t>
+          <t>opfriscursus</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>master's degree</t>
+          <t>refresher course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>masteropleiding</t>
+          <t>opkomst (bij colleges)</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>master's degree programme</t>
+          <t>attendance; turnout</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>masterprogramma</t>
+          <t>opleiding (de eenheid)</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>master's degree programme</t>
+          <t>department; programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>masterstudent</t>
+          <t>opleiding (de inhoud)</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>graduate/master's student</t>
+          <t>degree programme; study programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>masterstudie</t>
+          <t>opleidingengids</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>master's programme/degree course</t>
+          <t>prospectus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>mastertitel</t>
+          <t>opleidingsaanbod</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>title of master (Master of Arts, Master of Science)</t>
+          <t>programmes offered; range of programmes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>materiële voorzieningen</t>
+          <t>opleidingsbestuur</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>facilities</t>
+          <t>Programme Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>medestudent</t>
+          <t>opleidingscapaciteit</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>fellow student</t>
+          <t>programme capacity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>medewerker</t>
+          <t>opleidingscommissie</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>member of staff; officer</t>
+          <t>Programme Committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>medewerkers</t>
+          <t>opleidingsdirecteur</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>staff</t>
+          <t>Programme Director</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>medezeggenschap</t>
+          <t>opleidingsduur</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>participation; employee consultation</t>
+          <t>programme duration; length of programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>medezeggenschapsorgaan</t>
+          <t>opleidingskaart</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>participation body, representative advisory body</t>
+          <t>programme metrics</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>medezeggenschapsraad</t>
+          <t>opleidingsprogramma</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>participation council, representative advisory body</t>
+          <t>degree programme; programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>Meeloopdagen</t>
+          <t>opleidingssector</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>student for a day events</t>
+          <t>(disciplinary) sector / departmental sector</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>meerdere (hoger geplaatste)</t>
+          <t>opponeren</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>superior</t>
+          <t>examine (PhD defence)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>mensa</t>
+          <t>oppositiecommissie</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>refectory</t>
+          <t>examining committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>mentor (docentmentor)</t>
+          <t>opzegtermijn</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>mentor (a lecturer)</t>
+          <t>notice period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>mentor (studentmentor)</t>
+          <t>oratie</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>mentor (a student)</t>
+          <t>inaugural lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>mentoraat</t>
+          <t>ordinariaat</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>mentorship</t>
+          <t>permanent/ordinary professorship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>met emeritaat gaan</t>
+          <t>ordinarius</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>retire</t>
+          <t>permanent/ordinary professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>methoden en technieken</t>
+          <t>oriëntatiejaar</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>methods and statistics</t>
+          <t>orientation year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>middelbare school</t>
+          <t>oud-hoogleraar</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>secondary school</t>
+          <t>retired professor; former professor; emeritus professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>middelen (gelden)</t>
+          <t>ouderejaarsstudent</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>funds; resources</t>
+          <t>senior student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>miljard</t>
+          <t>ouderschapsverlof</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>billion</t>
+          <t>parental leave</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>miljoen</t>
+          <t>OV-kaart; OV-studentenkaart</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>million</t>
+          <t>student public transport card</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>mindere (lager geplaatste)</t>
+          <t>overbruggingsjaar</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>subordinate</t>
+          <t>transitional year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>Minister van Onderwijs, Cultuur en Wetenschappen</t>
+          <t>overeenkomst</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Minister of Education, Culture and Science</t>
+          <t>agreement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>Ministerie van Onderwijs, Cultuur en Wetenschappen</t>
+          <t>overgangsregeling</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>Ministry of Education, Culture and Science</t>
+          <t>transitional arrangement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>minnelijke schikking</t>
+          <t>overhead</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>amicable settlement; out of court settlement</t>
+          <t>overheads</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>minor</t>
+          <t>overheadkosten</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>minor subject</t>
+          <t>overhead costs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>MO-A akte</t>
+          <t>overhoring</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>lower secondary education teaching certificate</t>
+          <t>oral test</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>MO-B akte</t>
+          <t>overmacht</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>upper secondary education teaching certificate</t>
+          <t>circumstances beyond one's control</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>moderniseringsprocessen</t>
+          <t>overschot (op de begroting)</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>modernisation processes</t>
+          <t>surplus (on the budget)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>modulair</t>
+          <t>overzicht behaalde resultaten</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>modular</t>
+          <t>transcript of results achieved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>modulair onderwijs</t>
+          <t>P&amp;O (Personeel en Organisatie)</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>modular curriculum</t>
+          <t>Human Resources Department; HR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>modulaire opleiding</t>
+          <t>P&amp;O adviseur</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>modular study programme</t>
+          <t>HR adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>module</t>
+          <t>Paasvakantie</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>module</t>
+          <t>Easter holiday</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>mondeling examen</t>
+          <t>paragraaf</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>oral examination</t>
+          <t>section</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>MUB</t>
+          <t>paranimf</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>University Governance Modernisation Act 1998</t>
+          <t>assistant at the defence of a dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>Multimediavoorzieningen</t>
+          <t>pastoraat</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>multimedia resources</t>
+          <t>chaplaincy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>MVV (Machtiging tot Voorlopig Verblijf)</t>
+          <t>patiëntenzorg</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>long-stay visa; provisional residence permit</t>
+          <t>patient care</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>naasthogere leidinggevende</t>
+          <t>pedel</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>supervisor of immediate supervisor</t>
+          <t>beadle; university registrar; master of ceremonies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>nabespreking (tentamen)</t>
+          <t>pensioenpremie</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>evaluation; debriefing</t>
+          <t>pension premium</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>nabestaandenpensioen</t>
+          <t>pensioenvoorziening</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>surviving dependents' pension</t>
+          <t>pension scheme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>nachtwaker</t>
+          <t>penvoerder</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>night security guard</t>
+          <t>coordinating university; lead organisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>nascholing</t>
+          <t>periodiek</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>supplementary training</t>
+          <t>annual salary increment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>natuurwetenschappen</t>
+          <t>personeel</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>natural sciences</t>
+          <t>staff; personnel</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>Nederlands-Vlaamse Accreditatie Organisatie (NVAO)</t>
+          <t>personeelsadvertentie</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>Accreditation Organisation of the Netherlands and Flanders (NVAO)</t>
+          <t>job advertisement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>Nederlandse Accreditatie Organisatie (NAO)</t>
+          <t>personeelsbeleid</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Accreditation Organisation</t>
+          <t>staffing policy; personnel policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>Nederlandse Organisatie voor Internationale Samenwerking in het Hoger Onderwijs</t>
+          <t>personeelsconsulent</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Organisation for International Cooperation in Higher Education (Nuffic)</t>
+          <t>personnel adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>netto (salaris)</t>
+          <t>personeelszaken (hoofd)</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>net</t>
+          <t>Head of Personnel</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>nettoloon</t>
+          <t>personeelszaken (medewerker)</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>net wage</t>
+          <t>Human Resources adviser; HR adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>niet-bekostigde instellingen</t>
+          <t>personele zaken</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>non-government-funded institutions</t>
+          <t>Human Resources Department; HR Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>niet-wetenschappelijk personeel</t>
+          <t>persoonlijk hoogleraar</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>support staff; administrative staff</t>
+          <t>professor holding a personal chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>Nieuwbouw en Renovatie</t>
+          <t>persoonlijke omstandigheden</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>Building and Maintenance</t>
+          <t>personal circumstances</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>Nobelprijswinnaar</t>
+          <t>persvoorlichter</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>Nobel Prize winner</t>
+          <t>public relations officer; press officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>nominale studieduur</t>
+          <t>persvoorlichter (wetenschappelijk)</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>nominal duration of study</t>
+          <t>Research Communications Adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>normatieve studielast</t>
+          <t>persvoorlichting</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>normative study load; official workload</t>
+          <t>press officers</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>nota (plan, ontwerp, overzicht)</t>
+          <t>plaatsingsadviescommissie</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>proposal</t>
+          <t>advisory appointment committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>notulen</t>
+          <t>plaatsvervangend voorzitter</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>minutes</t>
+          <t>Deputy Chairman</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>notuleren</t>
+          <t>plagiaat</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>take notes; take (the) minutes</t>
+          <t>plagiarism</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>notulist</t>
+          <t>planning en voorbereiding</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>minutes secretary</t>
+          <t>planning and preparation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>NT1</t>
+          <t>Plexus</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Dutch as a first language; classes in Dutch as a first language</t>
+          <t>Plexus Student Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>NT2</t>
+          <t>plichtsverzuim</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>Dutch as a second language; classes in Dutch as a second language</t>
+          <t>neglect of duty</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>Nuffic</t>
+          <t>polikliniek</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Organisation for International Cooperation in Higher Education (Nuffic)</t>
+          <t>outpatients' clinic</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>nulurenaanstelling</t>
+          <t>populariserend</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>zero hours appointment</t>
+          <t>outreach; mainstream</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>numerus fixus</t>
+          <t>portier</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>fixed quota programme</t>
+          <t>janitor; porter; concierge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>NWO (Nederlandse Organisatie voor Wetenschappelijk Onderzoek)</t>
+          <t>portiersloge</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>Dutch Research Council (previously known as Netherlands Organisation for Scientific Research)</t>
+          <t>porter's lodge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>OBP</t>
+          <t>post-academisch onderwijs</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>non-academic staff</t>
+          <t>Continuing Professional Development (CPD); postgraduate education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>oio (onderzoeker in opleiding)</t>
+          <t>Post-Academisch Onderwijs (PAO)</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate</t>
+          <t>Continuing Professional Development (CPD); postgraduate education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>oio-schap</t>
+          <t>post-academische diploma’s</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>research traineeship</t>
+          <t>postgraduate degrees</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>ombudsfunctionaris</t>
+          <t>post-doc (de aanstelling)</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>ombudsperson; ombudsman (also used for females)</t>
+          <t>postdoctoral position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>onbezoldigd</t>
+          <t>post-doc (de persoon)</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>non-salaried</t>
+          <t>postdoctoral researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>onder beding van</t>
+          <t>post-propedeutisch</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>subject to</t>
+          <t>relating to the second and third years of the bachelor's programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>ondernemingsraad</t>
+          <t>postacademisch</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>works council</t>
+          <t>postgraduate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>ondertekening</t>
+          <t>postdoc</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>signature</t>
+          <t>postdoctoral (adj); postdoc (n)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>onderwijs</t>
+          <t>postdoc-onderzoeker</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>education; teaching</t>
+          <t>postdoctoral researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>onderwijs geven</t>
+          <t>postdoctorale opleiding</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>teach; lecture</t>
+          <t>postgraduate programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>onderwijs in</t>
+          <t>postvak</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>courses in</t>
+          <t>pigeonhole</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>onderwijs- en examenregeling</t>
+          <t>practicum</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>course and examination regulations</t>
+          <t>lab session; practical</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>onderwijs- en wetenschapsbeleid</t>
+          <t>practicum (als tentamen)</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>education and research policy</t>
+          <t>practical</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>onderwijsaanbod</t>
+          <t>praeses (v.e. vereniging)</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>courses/programmes offered</t>
+          <t>president</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>onderwijsaanbod (overzicht van cursussen)</t>
+          <t>praktische oefening</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>courses available</t>
+          <t>practical assignment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>onderwijsaanstelling</t>
+          <t>presentatie</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>teaching position</t>
+          <t>presentation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>onderwijsadministratie</t>
+          <t>prestatiebekostiging</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>Education Administration Office</t>
+          <t>performance-related funding</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbalie</t>
+          <t>prestatiebeurs</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>student desk</t>
+          <t>performance-related grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbeleid</t>
+          <t>privacyregeling</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>teaching policy; education policy</t>
+          <t>privacy regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbeoordeling</t>
+          <t>privatissimum</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>teaching evaluation</t>
+          <t>private lecture (series)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbestuur</t>
+          <t>proefcollege</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>teaching board; education board</t>
+          <t>trial lecture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbevoegdheid</t>
+          <t>proefschrift</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>teaching qualification</t>
+          <t>dissertation; PhD dissertation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
       <c r="A1010" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbijdrage</t>
+          <t>proefstuderen</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
-          <t>course fees</t>
+          <t>experience days</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
       <c r="A1011" s="1" t="inlineStr">
         <is>
-          <t>onderwijsbureau</t>
+          <t>proeftijd</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>Education Office</t>
+          <t>probationary period</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
       <c r="A1012" s="1" t="inlineStr">
         <is>
-          <t>onderwijscapaciteit</t>
+          <t>professor (in)</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>teaching capacity</t>
+          <t>professor (of)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
       <c r="A1013" s="1" t="inlineStr">
         <is>
-          <t>onderwijscommissie</t>
+          <t>profiel (in voortgezet onderwijs)</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>teaching committee; learning and teaching committee</t>
+          <t>subject cluster</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
       <c r="A1014" s="1" t="inlineStr">
         <is>
-          <t>Onderwijsdirecteur</t>
+          <t>profielschets</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>Director of Teaching and Learning</t>
+          <t>profile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
       <c r="A1015" s="1" t="inlineStr">
         <is>
-          <t>onderwijseenheid</t>
+          <t>profileren (zich)</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
-          <t>course component</t>
+          <t>distinguish oneself</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
       <c r="A1016" s="1" t="inlineStr">
         <is>
-          <t>onderwijsevaluatie</t>
+          <t>profilering</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>teaching evaluation</t>
+          <t>positioning</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
       <c r="A1017" s="1" t="inlineStr">
         <is>
-          <t>onderwijsinspectie</t>
+          <t>programma</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
-          <t>education inspectorate</t>
+          <t>programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
       <c r="A1018" s="1" t="inlineStr">
         <is>
-          <t>onderwijsinstelling</t>
+          <t>programma-aanbod</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>educational institution</t>
+          <t>courses offered; range of programmes</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
       <c r="A1019" s="1" t="inlineStr">
         <is>
-          <t>onderwijsinstituut</t>
+          <t>projectleider</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
-          <t>teaching institute</t>
+          <t>project leader</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="1" t="inlineStr">
         <is>
-          <t>onderwijskunde</t>
+          <t>projectvoorstel</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>educational sciences</t>
+          <t>project proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="1" t="inlineStr">
         <is>
-          <t>onderwijskundige</t>
+          <t>promoter</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>educational scientist</t>
+          <t>PhD supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="1" t="inlineStr">
         <is>
-          <t>onderwijsmethode</t>
+          <t>promotie (de bezigheid)</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>teaching method</t>
+          <t>preparation of a doctorate; studying for a PhD</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
       <c r="A1023" s="1" t="inlineStr">
         <is>
-          <t>onderwijsniveau</t>
+          <t>promotie (de ceremonie)</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>level of education</t>
+          <t>conferral of a PhD; obtaining a PhD; doctoral defence; viva (voce)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
       <c r="A1024" s="1" t="inlineStr">
         <is>
-          <t>onderwijsperiode</t>
+          <t>promotiecommissie</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
-          <t>term time</t>
+          <t>PhD committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
       <c r="A1025" s="1" t="inlineStr">
         <is>
-          <t>onderwijsprogramma</t>
+          <t>Promotiedatum</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
-          <t>curriculum</t>
+          <t>PhD defence on [date]; [name] will defend his/her/their dissertation on [date]; date of PhD award; PhD awarded on [date]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
       <c r="A1026" s="1" t="inlineStr">
         <is>
-          <t>onderwijsraad</t>
+          <t>promotieonderzoek</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
-          <t>Education Council of the Netherlands</t>
+          <t>PhD research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
       <c r="A1027" s="1" t="inlineStr">
         <is>
-          <t>onderwijsrendement</t>
+          <t>promotieplaats</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
-          <t>study success (rate)</t>
+          <t>PhD position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
       <c r="A1028" s="1" t="inlineStr">
         <is>
-          <t>onderwijssector</t>
+          <t>promotieplechtigheid</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
-          <t>education sector</t>
+          <t>PhD ceremony</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
       <c r="A1029" s="1" t="inlineStr">
         <is>
-          <t>onderwijssoort</t>
+          <t>promotieproject</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>type of education</t>
+          <t>PhD project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
       <c r="A1030" s="1" t="inlineStr">
         <is>
-          <t>onderwijssysteem</t>
+          <t>promotiereglement</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
-          <t>education system</t>
+          <t>PhD Regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
       <c r="A1031" s="1" t="inlineStr">
         <is>
-          <t>onderwijstaal</t>
+          <t>promotor(es)</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
-          <t>language of instruction</t>
+          <t>PhD supervisor(s)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
       <c r="A1032" s="1" t="inlineStr">
         <is>
-          <t>onderwijsvernieuwing</t>
+          <t>promovendus</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>educational reform</t>
+          <t>PhD candidate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
       <c r="A1033" s="1" t="inlineStr">
         <is>
-          <t>onderwijsvorm</t>
+          <t>promoveren (de bezigheid)</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
-          <t>teaching activity; teaching method</t>
+          <t>to study for a doctorate / PhD</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
       <c r="A1034" s="1" t="inlineStr">
         <is>
-          <t>onderwijsvrije periode</t>
+          <t>promoveren (de ceremonie)</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
-          <t>self-study period; lecture-free period; independent study period</t>
+          <t>to obtain a PhD; to defend one's PhD; viva (voce)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
       <c r="A1035" s="1" t="inlineStr">
         <is>
-          <t>onderwijzend personeel</t>
+          <t>propedeuse</t>
         </is>
       </c>
       <c r="B1035" s="1" t="inlineStr">
         <is>
-          <t>teaching staff</t>
+          <t>first year; propaedeuse</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
       <c r="A1036" s="1" t="inlineStr">
         <is>
-          <t>onderzoek</t>
+          <t>propedeuse (diploma)</t>
         </is>
       </c>
       <c r="B1036" s="1" t="inlineStr">
         <is>
-          <t>research</t>
+          <t>first-year diploma</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
       <c r="A1037" s="1" t="inlineStr">
         <is>
-          <t>Onderzoek en Internationalisering</t>
+          <t>propedeuse-examen</t>
         </is>
       </c>
       <c r="B1037" s="1" t="inlineStr">
         <is>
-          <t>research and internationalisation</t>
+          <t>first-year examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
       <c r="A1038" s="1" t="inlineStr">
         <is>
-          <t>onderzoeker</t>
+          <t>propedeuseverklaring</t>
         </is>
       </c>
       <c r="B1038" s="1" t="inlineStr">
         <is>
-          <t>researcher</t>
+          <t>first-year statement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
       <c r="A1039" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksaanstelling</t>
+          <t>propedeutisch diploma/getuigschrift</t>
         </is>
       </c>
       <c r="B1039" s="1" t="inlineStr">
         <is>
-          <t>research position</t>
+          <t>first-year certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
       <c r="A1040" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksassistent</t>
+          <t>propedeutische fase</t>
         </is>
       </c>
       <c r="B1040" s="1" t="inlineStr">
         <is>
-          <t>research assistant</t>
+          <t>propaedeuse</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
       <c r="A1041" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksbeleid</t>
+          <t>PZ (personeelszaken (de afdeling))</t>
         </is>
       </c>
       <c r="B1041" s="1" t="inlineStr">
         <is>
-          <t>research policy</t>
+          <t>Human Resources Department; HR Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
       <c r="A1042" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksbeoordeling</t>
+          <t>R&amp;O (Resultaat- en Ontwikkeling)</t>
         </is>
       </c>
       <c r="B1042" s="1" t="inlineStr">
         <is>
-          <t>research evaluation</t>
+          <t>P&amp;D (Performance &amp; Development)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1043">
       <c r="A1043" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksbevoegdheid</t>
+          <t>Raad van Advies</t>
         </is>
       </c>
       <c r="B1043" s="1" t="inlineStr">
         <is>
-          <t>research qualification</t>
+          <t>Advisory Board</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1044">
       <c r="A1044" s="1" t="inlineStr">
         <is>
-          <t>onderzoekscapaciteit</t>
+          <t>Raad van Decanen (RvD)</t>
         </is>
       </c>
       <c r="B1044" s="1" t="inlineStr">
         <is>
-          <t>research capacity</t>
+          <t>Board of Deans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1045">
       <c r="A1045" s="1" t="inlineStr">
         <is>
-          <t>onderzoekschool</t>
+          <t>Raad van Toezicht (RvT)</t>
         </is>
       </c>
       <c r="B1045" s="1" t="inlineStr">
         <is>
-          <t>research school</t>
+          <t>Board of Governors</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1046">
       <c r="A1046" s="1" t="inlineStr">
         <is>
-          <t>onderzoekscommissie</t>
+          <t>Rechtsgeleerdheid</t>
         </is>
       </c>
       <c r="B1046" s="1" t="inlineStr">
         <is>
-          <t>research committee</t>
+          <t>Law</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1047">
       <c r="A1047" s="1" t="inlineStr">
         <is>
-          <t>onderzoekscontract</t>
+          <t>rechtspositionele consequenties</t>
         </is>
       </c>
       <c r="B1047" s="1" t="inlineStr">
         <is>
-          <t>research contract</t>
+          <t>consequences for the legal position</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1048">
       <c r="A1048" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksdoelstellingen</t>
+          <t>Rechtswinkel</t>
         </is>
       </c>
       <c r="B1048" s="1" t="inlineStr">
         <is>
-          <t>research objectives</t>
+          <t>legal advice bureau</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1049">
       <c r="A1049" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksgebied</t>
+          <t>Rector Magnificus</t>
         </is>
       </c>
       <c r="B1049" s="1" t="inlineStr">
         <is>
-          <t>field of research</t>
+          <t>Rector Magnificus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1050">
       <c r="A1050" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksgroep</t>
+          <t>rectorencollege</t>
         </is>
       </c>
       <c r="B1050" s="1" t="inlineStr">
         <is>
-          <t>research group</t>
+          <t>Council of University Rectors</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1051">
       <c r="A1051" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksinspanningen</t>
+          <t>referaat</t>
         </is>
       </c>
       <c r="B1051" s="1" t="inlineStr">
         <is>
-          <t>research activities/commitments</t>
+          <t>talk; presentation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1052">
       <c r="A1052" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksinstituut</t>
+          <t>referent</t>
         </is>
       </c>
       <c r="B1052" s="1" t="inlineStr">
         <is>
-          <t>research institute</t>
+          <t>referee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1053">
       <c r="A1053" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksleider</t>
+          <t>referentie (schriftelijk)</t>
         </is>
       </c>
       <c r="B1053" s="1" t="inlineStr">
         <is>
-          <t>head of a research project</t>
+          <t>letter of recommendation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1054">
       <c r="A1054" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksmaster</t>
+          <t>regeling</t>
         </is>
       </c>
       <c r="B1054" s="1" t="inlineStr">
         <is>
-          <t>research master's programme</t>
+          <t>regulation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1055">
       <c r="A1055" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksmethode</t>
+          <t>Regels en richtlijnen voor de examens</t>
         </is>
       </c>
       <c r="B1055" s="1" t="inlineStr">
         <is>
-          <t>research method</t>
+          <t>Examination Rules and Regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1056">
       <c r="A1056" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksmethoden en -technieken</t>
+          <t>reglement</t>
         </is>
       </c>
       <c r="B1056" s="1" t="inlineStr">
         <is>
-          <t>research methodology</t>
+          <t>regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1057">
       <c r="A1057" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksontwerp</t>
+          <t>Reglement van Orde</t>
         </is>
       </c>
       <c r="B1057" s="1" t="inlineStr">
         <is>
-          <t>research proposal</t>
+          <t>Procedural Regulations; Rules of Procedure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1058">
       <c r="A1058" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksopleiding</t>
+          <t>reis- en verblijfskosten</t>
         </is>
       </c>
       <c r="B1058" s="1" t="inlineStr">
         <is>
-          <t>research training</t>
+          <t>travel and accommodation expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1059">
       <c r="A1059" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksopzet</t>
+          <t>reisbeurs</t>
         </is>
       </c>
       <c r="B1059" s="1" t="inlineStr">
         <is>
-          <t>research design; research plan</t>
+          <t>travel grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1060">
       <c r="A1060" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksplan</t>
+          <t>reorganisatie</t>
         </is>
       </c>
       <c r="B1060" s="1" t="inlineStr">
         <is>
-          <t>research plan</t>
+          <t>restructuring (scheme)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1061">
       <c r="A1061" s="1" t="inlineStr">
         <is>
-          <t>onderzoekspresentatie</t>
+          <t>reserves (bestemde)</t>
         </is>
       </c>
       <c r="B1061" s="1" t="inlineStr">
         <is>
-          <t>research presentation</t>
+          <t>provisions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1062">
       <c r="A1062" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksprogramma</t>
+          <t>responsiecollege</t>
         </is>
       </c>
       <c r="B1062" s="1" t="inlineStr">
         <is>
-          <t>research programme</t>
+          <t>tutorial</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1063">
       <c r="A1063" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksproject</t>
+          <t>resultaat- en ontwikkelingsgesprek (R&amp;O-gesprek)</t>
         </is>
       </c>
       <c r="B1063" s="1" t="inlineStr">
         <is>
-          <t>research project</t>
+          <t>Performance and Development Interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1064">
       <c r="A1064" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksschool</t>
+          <t>resultaatgebied</t>
         </is>
       </c>
       <c r="B1064" s="1" t="inlineStr">
         <is>
-          <t>research school</t>
+          <t>performance area</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1065">
       <c r="A1065" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksstaf</t>
+          <t>resultaatsverplichting</t>
         </is>
       </c>
       <c r="B1065" s="1" t="inlineStr">
         <is>
-          <t>research staff</t>
+          <t>performance requirement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1066">
       <c r="A1066" s="1" t="inlineStr">
         <is>
-          <t>onderzoekssubsidie</t>
+          <t>richtlijnen</t>
         </is>
       </c>
       <c r="B1066" s="1" t="inlineStr">
         <is>
-          <t>research grant</t>
+          <t>guidelines; directives</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1067">
       <c r="A1067" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksvaardigheden</t>
+          <t>rijksbijdrage</t>
         </is>
       </c>
       <c r="B1067" s="1" t="inlineStr">
         <is>
-          <t>research skills</t>
+          <t>government contribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1068">
       <c r="A1068" s="1" t="inlineStr">
         <is>
-          <t>onderzoeksvoorstel</t>
+          <t>roepnaam</t>
         </is>
       </c>
       <c r="B1068" s="1" t="inlineStr">
         <is>
-          <t>research proposal</t>
+          <t>preferred name (NB 'roepnaam' can also be translated as nickname. A nickname is: 'A familiar or humorous name given to a person or thing' (Lexico). If you are asking for someone's 'roepnaam' on a form, use 'preferred name' as the English translation.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1069">
       <c r="A1069" s="1" t="inlineStr">
         <is>
-          <t>ongedeeld vwo</t>
+          <t>ROG</t>
         </is>
       </c>
       <c r="B1069" s="1" t="inlineStr">
         <is>
-          <t>VWO ("pre-university education")</t>
+          <t>Performance and Development Interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1070">
       <c r="A1070" s="1" t="inlineStr">
         <is>
-          <t>ongewenst gedrag</t>
+          <t>rondvraag</t>
         </is>
       </c>
       <c r="B1070" s="1" t="inlineStr">
         <is>
-          <t>unacceptable behaviour</t>
+          <t>any other business (a.o.b.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1071">
       <c r="A1071" s="1" t="inlineStr">
         <is>
-          <t>onkosten</t>
+          <t>rooster</t>
         </is>
       </c>
       <c r="B1071" s="1" t="inlineStr">
         <is>
-          <t>expenses</t>
+          <t>timetable</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1072">
       <c r="A1072" s="1" t="inlineStr">
         <is>
-          <t>onkosten declareren</t>
+          <t>salaris</t>
         </is>
       </c>
       <c r="B1072" s="1" t="inlineStr">
         <is>
-          <t>claim expenses</t>
+          <t>salary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1073">
       <c r="A1073" s="1" t="inlineStr">
         <is>
-          <t>onkostenvergoeding</t>
+          <t>salarisschaal</t>
         </is>
       </c>
       <c r="B1073" s="1" t="inlineStr">
         <is>
-          <t>reimbursement of expenses</t>
+          <t>incremental salary scale; salary scale</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1074">
       <c r="A1074" s="1" t="inlineStr">
         <is>
-          <t>ontgroening</t>
+          <t>salarisspecificatie</t>
         </is>
       </c>
       <c r="B1074" s="1" t="inlineStr">
         <is>
-          <t>initiation (inf. rag week, hazing)</t>
+          <t>salary statement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1075">
       <c r="A1075" s="1" t="inlineStr">
         <is>
-          <t>ontheffing</t>
+          <t>samenwerking</t>
         </is>
       </c>
       <c r="B1075" s="1" t="inlineStr">
         <is>
-          <t>exemption</t>
+          <t>cooperation; collaboration; partnership</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1076">
       <c r="A1076" s="1" t="inlineStr">
         <is>
-          <t>ontslagaanzegging</t>
+          <t>samenwerkingsprogramma</t>
         </is>
       </c>
       <c r="B1076" s="1" t="inlineStr">
         <is>
-          <t>notice of dismissal</t>
+          <t>joint programme; partnership programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1077">
       <c r="A1077" s="1" t="inlineStr">
         <is>
-          <t>ontslagbrief</t>
+          <t>samenwerkingsverband</t>
         </is>
       </c>
       <c r="B1077" s="1" t="inlineStr">
         <is>
-          <t>letter of dismissal</t>
+          <t>partnership; collaboration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1078">
       <c r="A1078" s="1" t="inlineStr">
         <is>
-          <t>ontslagprocedure</t>
+          <t>schakeljaar</t>
         </is>
       </c>
       <c r="B1078" s="1" t="inlineStr">
         <is>
-          <t>dismissal procedure</t>
+          <t>pre-master's year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1079">
       <c r="A1079" s="1" t="inlineStr">
         <is>
-          <t>ontwikkelingsplan</t>
+          <t>schakelprogramma</t>
         </is>
       </c>
       <c r="B1079" s="1" t="inlineStr">
         <is>
-          <t>development plan</t>
+          <t>preparatory programme; bridging programme; pre-master's programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1080">
       <c r="A1080" s="1" t="inlineStr">
         <is>
-          <t>onvoldoende (cijfer)</t>
+          <t>scholier</t>
         </is>
       </c>
       <c r="B1080" s="1" t="inlineStr">
         <is>
-          <t>fail (an exam)</t>
+          <t>pupil</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1081">
       <c r="A1081" s="1" t="inlineStr">
         <is>
-          <t>oordeel</t>
+          <t>scholing</t>
         </is>
       </c>
       <c r="B1081" s="1" t="inlineStr">
         <is>
-          <t>assessment; opinion; conviction</t>
+          <t>education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1082">
       <c r="A1082" s="1" t="inlineStr">
         <is>
-          <t>open dag</t>
+          <t>schriftelijk examen</t>
         </is>
       </c>
       <c r="B1082" s="1" t="inlineStr">
         <is>
-          <t>open day</t>
+          <t>written examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1083">
       <c r="A1083" s="1" t="inlineStr">
         <is>
-          <t>open inschrijving</t>
+          <t>schriftelijke toets</t>
         </is>
       </c>
       <c r="B1083" s="1" t="inlineStr">
         <is>
-          <t>open enrolment</t>
+          <t>written test</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1084">
       <c r="A1084" s="1" t="inlineStr">
         <is>
-          <t>Open Universiteit</t>
+          <t>schrijfopdracht</t>
         </is>
       </c>
       <c r="B1084" s="1" t="inlineStr">
         <is>
-          <t>Open University</t>
+          <t>written assignment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1085">
       <c r="A1085" s="1" t="inlineStr">
         <is>
-          <t>openbaar onderwijs</t>
+          <t>scriptie</t>
         </is>
       </c>
       <c r="B1085" s="1" t="inlineStr">
         <is>
-          <t>state education</t>
+          <t>thesis; bachelor's thesis; master's thesis</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1086">
       <c r="A1086" s="1" t="inlineStr">
         <is>
-          <t>openbaarheid van examens</t>
+          <t>scriptieatelier</t>
         </is>
       </c>
       <c r="B1086" s="1" t="inlineStr">
         <is>
-          <t>public nature of examinations</t>
+          <t>thesis lab</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1087">
       <c r="A1087" s="1" t="inlineStr">
         <is>
-          <t>openbare instelling</t>
+          <t>scriptiebegeleider</t>
         </is>
       </c>
       <c r="B1087" s="1" t="inlineStr">
         <is>
-          <t>public institution</t>
+          <t>thesis supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1088">
       <c r="A1088" s="1" t="inlineStr">
         <is>
-          <t>openingscollege</t>
+          <t>secretariaat</t>
         </is>
       </c>
       <c r="B1088" s="1" t="inlineStr">
         <is>
-          <t>opening lecture</t>
+          <t>department office; institute office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1089">
       <c r="A1089" s="1" t="inlineStr">
         <is>
-          <t>opfriscursus</t>
+          <t>seksueel grensoverschrijdend gedrag</t>
         </is>
       </c>
       <c r="B1089" s="1" t="inlineStr">
         <is>
-          <t>refresher course</t>
+          <t>sexual misconduct and harassment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1090">
       <c r="A1090" s="1" t="inlineStr">
         <is>
-          <t>opkomst (bij colleges)</t>
+          <t>selectie aan de poort</t>
         </is>
       </c>
       <c r="B1090" s="1" t="inlineStr">
         <is>
-          <t>attendance; turnout</t>
+          <t>selective intake; selection for admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1091">
       <c r="A1091" s="1" t="inlineStr">
         <is>
-          <t>opleiding (de eenheid)</t>
+          <t>selectieve instroom</t>
         </is>
       </c>
       <c r="B1091" s="1" t="inlineStr">
         <is>
-          <t>department; programme</t>
+          <t>selective intake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1092">
       <c r="A1092" s="1" t="inlineStr">
         <is>
-          <t>opleiding (de inhoud)</t>
+          <t>semester</t>
         </is>
       </c>
       <c r="B1092" s="1" t="inlineStr">
         <is>
-          <t>degree programme; study programme</t>
+          <t>semester</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1093">
       <c r="A1093" s="1" t="inlineStr">
         <is>
-          <t>opleidingengids</t>
+          <t>seminar (voor vakgenoten)</t>
         </is>
       </c>
       <c r="B1093" s="1" t="inlineStr">
         <is>
-          <t>prospectus</t>
+          <t>symposium; colloquium</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1094">
       <c r="A1094" s="1" t="inlineStr">
         <is>
-          <t>opleidingsaanbod</t>
+          <t>senaat</t>
         </is>
       </c>
       <c r="B1094" s="1" t="inlineStr">
         <is>
-          <t>programmes offered; range of programmes</t>
+          <t>senate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1095">
       <c r="A1095" s="1" t="inlineStr">
         <is>
-          <t>opleidingsbestuur</t>
+          <t>senaatskamer</t>
         </is>
       </c>
       <c r="B1095" s="1" t="inlineStr">
         <is>
-          <t>Programme Board</t>
+          <t>senate room; chamber</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1096">
       <c r="A1096" s="1" t="inlineStr">
         <is>
-          <t>opleidingscapaciteit</t>
+          <t>situatie op de arbeidsmarkt</t>
         </is>
       </c>
       <c r="B1096" s="1" t="inlineStr">
         <is>
-          <t>programme capacity</t>
+          <t>employment situation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1097">
       <c r="A1097" s="1" t="inlineStr">
         <is>
-          <t>opleidingscommissie</t>
+          <t>slagen (voor een examen)</t>
         </is>
       </c>
       <c r="B1097" s="1" t="inlineStr">
         <is>
-          <t>Programme Committee</t>
+          <t>to pass (an exam)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1098">
       <c r="A1098" s="1" t="inlineStr">
         <is>
-          <t>opleidingsdirecteur</t>
+          <t>sociale veiligheid</t>
         </is>
       </c>
       <c r="B1098" s="1" t="inlineStr">
         <is>
-          <t>Programme Director</t>
+          <t>dignity and respect (NB the term 'social safety' is often used in a Dutch context but isn't commonly used outside the Netherlands.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1099">
       <c r="A1099" s="1" t="inlineStr">
         <is>
-          <t>opleidingsduur</t>
+          <t>sollicitant</t>
         </is>
       </c>
       <c r="B1099" s="1" t="inlineStr">
         <is>
-          <t>programme duration; length of programme</t>
+          <t>applicant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1100">
       <c r="A1100" s="1" t="inlineStr">
         <is>
-          <t>opleidingskaart</t>
+          <t>sollicitatie</t>
         </is>
       </c>
       <c r="B1100" s="1" t="inlineStr">
         <is>
-          <t>programme metrics</t>
+          <t>application</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1101">
       <c r="A1101" s="1" t="inlineStr">
         <is>
-          <t>opleidingsprogramma</t>
+          <t>sollicitatiegesprek</t>
         </is>
       </c>
       <c r="B1101" s="1" t="inlineStr">
         <is>
-          <t>degree programme; programme</t>
+          <t>interview</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1102">
       <c r="A1102" s="1" t="inlineStr">
         <is>
-          <t>opleidingssector</t>
+          <t>solliciteren (naar)</t>
         </is>
       </c>
       <c r="B1102" s="1" t="inlineStr">
         <is>
-          <t>(disciplinary) sector / departmental sector</t>
+          <t>to apply (for)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1103">
       <c r="A1103" s="1" t="inlineStr">
         <is>
-          <t>opponeren</t>
+          <t>specialisatie</t>
         </is>
       </c>
       <c r="B1103" s="1" t="inlineStr">
         <is>
-          <t>examine (PhD defence)</t>
+          <t>specialisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1104">
       <c r="A1104" s="1" t="inlineStr">
         <is>
-          <t>oppositiecommissie</t>
+          <t>speerpunt</t>
         </is>
       </c>
       <c r="B1104" s="1" t="inlineStr">
         <is>
-          <t>examining committee</t>
+          <t>focus; priority; research priority</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1105">
       <c r="A1105" s="1" t="inlineStr">
         <is>
-          <t>opzegtermijn</t>
+          <t>spreekuur</t>
         </is>
       </c>
       <c r="B1105" s="1" t="inlineStr">
         <is>
-          <t>notice period</t>
+          <t>consultation hours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1106">
       <c r="A1106" s="1" t="inlineStr">
         <is>
-          <t>oratie</t>
+          <t>staatsexamen</t>
         </is>
       </c>
       <c r="B1106" s="1" t="inlineStr">
         <is>
-          <t>inaugural lecture</t>
+          <t>state examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1107">
       <c r="A1107" s="1" t="inlineStr">
         <is>
-          <t>ordinariaat</t>
+          <t>staf</t>
         </is>
       </c>
       <c r="B1107" s="1" t="inlineStr">
         <is>
-          <t>permanent/ordinary professorship</t>
+          <t>staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1108">
       <c r="A1108" s="1" t="inlineStr">
         <is>
-          <t>ordinarius</t>
+          <t>staf (wetenschappelijk)</t>
         </is>
       </c>
       <c r="B1108" s="1" t="inlineStr">
         <is>
-          <t>permanent/ordinary professor</t>
+          <t>academic staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1109">
       <c r="A1109" s="1" t="inlineStr">
         <is>
-          <t>oriëntatiejaar</t>
+          <t>stafbureau</t>
         </is>
       </c>
       <c r="B1109" s="1" t="inlineStr">
         <is>
-          <t>orientation year</t>
+          <t>faculty office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1110">
       <c r="A1110" s="1" t="inlineStr">
         <is>
-          <t>oud-hoogleraar</t>
+          <t>staflid</t>
         </is>
       </c>
       <c r="B1110" s="1" t="inlineStr">
         <is>
-          <t>retired professor; former professor; emeritus professor</t>
+          <t>member of staff; staff member</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1111">
       <c r="A1111" s="1" t="inlineStr">
         <is>
-          <t>ouderejaarsstudent</t>
+          <t>stage</t>
         </is>
       </c>
       <c r="B1111" s="1" t="inlineStr">
         <is>
-          <t>senior student</t>
+          <t>work placement; internship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1112">
       <c r="A1112" s="1" t="inlineStr">
         <is>
-          <t>ouderschapsverlof</t>
+          <t>stage lopen</t>
         </is>
       </c>
       <c r="B1112" s="1" t="inlineStr">
         <is>
-          <t>parental leave</t>
+          <t>to do a work placement/internship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1113">
       <c r="A1113" s="1" t="inlineStr">
         <is>
-          <t>OV-kaart; OV-studentenkaart</t>
+          <t>stagebegeleider</t>
         </is>
       </c>
       <c r="B1113" s="1" t="inlineStr">
         <is>
-          <t>student public transport card</t>
+          <t>work placement supervisor; internship supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1114">
       <c r="A1114" s="1" t="inlineStr">
         <is>
-          <t>overbruggingsjaar</t>
+          <t>stagedocent</t>
         </is>
       </c>
       <c r="B1114" s="1" t="inlineStr">
         <is>
-          <t>transitional year</t>
+          <t>work placement tutor; internship tutor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1115">
       <c r="A1115" s="1" t="inlineStr">
         <is>
-          <t>overeenkomst</t>
+          <t>stageplaats</t>
         </is>
       </c>
       <c r="B1115" s="1" t="inlineStr">
         <is>
-          <t>agreement</t>
+          <t>work placement; internship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1116">
       <c r="A1116" s="1" t="inlineStr">
         <is>
-          <t>overgangsregeling</t>
+          <t>stagiair(e)</t>
         </is>
       </c>
       <c r="B1116" s="1" t="inlineStr">
         <is>
-          <t>transitional arrangement</t>
+          <t>trainee; work placement student; intern</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1117">
       <c r="A1117" s="1" t="inlineStr">
         <is>
-          <t>overhead</t>
+          <t>stapelen (van studies)</t>
         </is>
       </c>
       <c r="B1117" s="1" t="inlineStr">
         <is>
-          <t>overheads</t>
+          <t>to take one degree after another / to take two or more degrees consecutively</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1118">
       <c r="A1118" s="1" t="inlineStr">
         <is>
-          <t>overheadkosten</t>
+          <t>startkwalificatie</t>
         </is>
       </c>
       <c r="B1118" s="1" t="inlineStr">
         <is>
-          <t>overhead costs</t>
+          <t>starting qualification</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1119">
       <c r="A1119" s="1" t="inlineStr">
         <is>
-          <t>overhoring</t>
+          <t>statuut</t>
         </is>
       </c>
       <c r="B1119" s="1" t="inlineStr">
         <is>
-          <t>oral test</t>
+          <t>statute; charter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1120">
       <c r="A1120" s="1" t="inlineStr">
         <is>
-          <t>overmacht</t>
+          <t>stelling</t>
         </is>
       </c>
       <c r="B1120" s="1" t="inlineStr">
         <is>
-          <t>circumstances beyond one's control</t>
+          <t>proposition</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1121">
       <c r="A1121" s="1" t="inlineStr">
         <is>
-          <t>overschot (op de begroting)</t>
+          <t>stellingen (bij proefschrift)</t>
         </is>
       </c>
       <c r="B1121" s="1" t="inlineStr">
         <is>
-          <t>surplus (on the budget)</t>
+          <t>propositions; postulates; supplementary propositions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1122">
       <c r="A1122" s="1" t="inlineStr">
         <is>
-          <t>overzicht behaalde resultaten</t>
+          <t>stelsel</t>
         </is>
       </c>
       <c r="B1122" s="1" t="inlineStr">
         <is>
-          <t>transcript of results achieved</t>
+          <t>system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1123">
       <c r="A1123" s="1" t="inlineStr">
         <is>
-          <t>P&amp;O (Personeel en Organisatie)</t>
+          <t>stembureau</t>
         </is>
       </c>
       <c r="B1123" s="1" t="inlineStr">
         <is>
-          <t>Human Resources Department; HR</t>
+          <t>elections office; polling station</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1124">
       <c r="A1124" s="1" t="inlineStr">
         <is>
-          <t>P&amp;O adviseur</t>
+          <t>steunpunt studiefinanciering</t>
         </is>
       </c>
       <c r="B1124" s="1" t="inlineStr">
         <is>
-          <t>HR adviser</t>
+          <t>regional office for student grants and loans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1125">
       <c r="A1125" s="1" t="inlineStr">
         <is>
-          <t>Paasvakantie</t>
+          <t>stichting</t>
         </is>
       </c>
       <c r="B1125" s="1" t="inlineStr">
         <is>
-          <t>Easter holiday</t>
+          <t>foundation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1126">
       <c r="A1126" s="1" t="inlineStr">
         <is>
-          <t>paragraaf</t>
+          <t>Stichting voor Vluchteling-Studenten (UAF)</t>
         </is>
       </c>
       <c r="B1126" s="1" t="inlineStr">
         <is>
-          <t>section</t>
+          <t>Foundation for Refugee Students</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1127">
       <c r="A1127" s="1" t="inlineStr">
         <is>
-          <t>paranimf</t>
+          <t>stipendium</t>
         </is>
       </c>
       <c r="B1127" s="1" t="inlineStr">
         <is>
-          <t>assistant at the defence of a dissertation</t>
+          <t>stipend</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1128">
       <c r="A1128" s="1" t="inlineStr">
         <is>
-          <t>pastoraat</t>
+          <t>stoomcursus</t>
         </is>
       </c>
       <c r="B1128" s="1" t="inlineStr">
         <is>
-          <t>chaplaincy</t>
+          <t>crash course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1129">
       <c r="A1129" s="1" t="inlineStr">
         <is>
-          <t>patiëntenzorg</t>
+          <t>storing</t>
         </is>
       </c>
       <c r="B1129" s="1" t="inlineStr">
         <is>
-          <t>patient care</t>
+          <t>malfunction; technical fault</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1130">
       <c r="A1130" s="1" t="inlineStr">
         <is>
-          <t>pedel</t>
+          <t>strategisch beleid</t>
         </is>
       </c>
       <c r="B1130" s="1" t="inlineStr">
         <is>
-          <t>beadle; university registrar; master of ceremonies</t>
+          <t>mission statement; strategic policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1131">
       <c r="A1131" s="1" t="inlineStr">
         <is>
-          <t>pensioenpremie</t>
+          <t>strategisch plan</t>
         </is>
       </c>
       <c r="B1131" s="1" t="inlineStr">
         <is>
-          <t>pension premium</t>
+          <t>strategic plan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1132">
       <c r="A1132" s="1" t="inlineStr">
         <is>
-          <t>pensioenvoorziening</t>
+          <t>studeerbaarheid</t>
         </is>
       </c>
       <c r="B1132" s="1" t="inlineStr">
         <is>
-          <t>pension scheme</t>
+          <t>study programme's feasibility from the student's point of view</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1133">
       <c r="A1133" s="1" t="inlineStr">
         <is>
-          <t>penvoerder</t>
+          <t>studeergedrag</t>
         </is>
       </c>
       <c r="B1133" s="1" t="inlineStr">
         <is>
-          <t>coordinating university; lead organisation</t>
+          <t>study habits; study behaviour</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1134">
       <c r="A1134" s="1" t="inlineStr">
         <is>
-          <t>periodiek</t>
+          <t>Student en Onderwijszaken (SOZ)</t>
         </is>
       </c>
       <c r="B1134" s="1" t="inlineStr">
         <is>
-          <t>annual salary increment</t>
+          <t>Student and Education Affairs (SEA)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1135">
       <c r="A1135" s="1" t="inlineStr">
         <is>
-          <t>personeel</t>
+          <t>student-assistent</t>
         </is>
       </c>
       <c r="B1135" s="1" t="inlineStr">
         <is>
-          <t>staff; personnel</t>
+          <t>student assistant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1136">
       <c r="A1136" s="1" t="inlineStr">
         <is>
-          <t>personeelsadvertentie</t>
+          <t>studentenadministratie</t>
         </is>
       </c>
       <c r="B1136" s="1" t="inlineStr">
         <is>
-          <t>job advertisement</t>
+          <t>student administration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1137">
       <c r="A1137" s="1" t="inlineStr">
         <is>
-          <t>personeelsbeleid</t>
+          <t>studentenbeleid</t>
         </is>
       </c>
       <c r="B1137" s="1" t="inlineStr">
         <is>
-          <t>staffing policy; personnel policy</t>
+          <t>student policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1138">
       <c r="A1138" s="1" t="inlineStr">
         <is>
-          <t>personeelsconsulent</t>
+          <t>studentencentrum Plexus</t>
         </is>
       </c>
       <c r="B1138" s="1" t="inlineStr">
         <is>
-          <t>personnel adviser</t>
+          <t>Plexus Student Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1139">
       <c r="A1139" s="1" t="inlineStr">
         <is>
-          <t>personeelszaken (hoofd)</t>
+          <t>studentencorps</t>
         </is>
       </c>
       <c r="B1139" s="1" t="inlineStr">
         <is>
-          <t>Head of Personnel</t>
+          <t>Minerva student association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1140">
       <c r="A1140" s="1" t="inlineStr">
         <is>
-          <t>personeelszaken (medewerker)</t>
+          <t>studentendecaan</t>
         </is>
       </c>
       <c r="B1140" s="1" t="inlineStr">
         <is>
-          <t>Human Resources adviser; HR adviser</t>
+          <t>student counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1141">
       <c r="A1141" s="1" t="inlineStr">
         <is>
-          <t>personele zaken</t>
+          <t>studentenhuis</t>
         </is>
       </c>
       <c r="B1141" s="1" t="inlineStr">
         <is>
-          <t>Human Resources Department; HR Department</t>
+          <t>student house</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1142">
       <c r="A1142" s="1" t="inlineStr">
         <is>
-          <t>persoonlijk hoogleraar</t>
+          <t>studentenhuisvesting</t>
         </is>
       </c>
       <c r="B1142" s="1" t="inlineStr">
         <is>
-          <t>professor holding a personal chair</t>
+          <t>student accommodation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1143">
       <c r="A1143" s="1" t="inlineStr">
         <is>
-          <t>persoonlijke omstandigheden</t>
+          <t>Studenteninformatiecentrum</t>
         </is>
       </c>
       <c r="B1143" s="1" t="inlineStr">
         <is>
-          <t>personal circumstances</t>
+          <t>Student Information Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1144">
       <c r="A1144" s="1" t="inlineStr">
         <is>
-          <t>persvoorlichter</t>
+          <t>studenteninspraak</t>
         </is>
       </c>
       <c r="B1144" s="1" t="inlineStr">
         <is>
-          <t>public relations officer; press officer</t>
+          <t>student consultation; student participation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1145">
       <c r="A1145" s="1" t="inlineStr">
         <is>
-          <t>persvoorlichter (wetenschappelijk)</t>
+          <t>studentenkaart</t>
         </is>
       </c>
       <c r="B1145" s="1" t="inlineStr">
         <is>
-          <t>Research Communications Adviser</t>
+          <t>student card; university ID card</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1146">
       <c r="A1146" s="1" t="inlineStr">
         <is>
-          <t>persvoorlichting</t>
+          <t>studentenkamer</t>
         </is>
       </c>
       <c r="B1146" s="1" t="inlineStr">
         <is>
-          <t>press officers</t>
+          <t>student room</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1147">
       <c r="A1147" s="1" t="inlineStr">
         <is>
-          <t>plaatsingsadviescommissie</t>
+          <t>studentenleven</t>
         </is>
       </c>
       <c r="B1147" s="1" t="inlineStr">
         <is>
-          <t>advisory appointment committee</t>
+          <t>student life</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1148">
       <c r="A1148" s="1" t="inlineStr">
         <is>
-          <t>plaatsvervangend voorzitter</t>
+          <t>studentenpas</t>
         </is>
       </c>
       <c r="B1148" s="1" t="inlineStr">
         <is>
-          <t>Deputy Chairman</t>
+          <t>student card</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1149">
       <c r="A1149" s="1" t="inlineStr">
         <is>
-          <t>plagiaat</t>
+          <t>studentenpastoraat</t>
         </is>
       </c>
       <c r="B1149" s="1" t="inlineStr">
         <is>
-          <t>plagiarism</t>
+          <t>chaplaincy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1150">
       <c r="A1150" s="1" t="inlineStr">
         <is>
-          <t>planning en voorbereiding</t>
+          <t>studentenpsycholoog</t>
         </is>
       </c>
       <c r="B1150" s="1" t="inlineStr">
         <is>
-          <t>planning and preparation</t>
+          <t>psychological counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1151">
       <c r="A1151" s="1" t="inlineStr">
         <is>
-          <t>Plexus</t>
+          <t>studentenraad</t>
         </is>
       </c>
       <c r="B1151" s="1" t="inlineStr">
         <is>
-          <t>Plexus Student Centre</t>
+          <t>student council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1152">
       <c r="A1152" s="1" t="inlineStr">
         <is>
-          <t>plichtsverzuim</t>
+          <t>studentenstatuut</t>
         </is>
       </c>
       <c r="B1152" s="1" t="inlineStr">
         <is>
-          <t>neglect of duty</t>
+          <t>student charter</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1153">
       <c r="A1153" s="1" t="inlineStr">
         <is>
-          <t>polikliniek</t>
+          <t>studentenstop</t>
         </is>
       </c>
       <c r="B1153" s="1" t="inlineStr">
         <is>
-          <t>outpatients' clinic</t>
+          <t>student quota</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1154">
       <c r="A1154" s="1" t="inlineStr">
         <is>
-          <t>populariserend</t>
+          <t>studentenuitwisseling</t>
         </is>
       </c>
       <c r="B1154" s="1" t="inlineStr">
         <is>
-          <t>outreach; mainstream</t>
+          <t>student exchange</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1155">
       <c r="A1155" s="1" t="inlineStr">
         <is>
-          <t>portier</t>
+          <t>studentenuitwisselingsprogramma</t>
         </is>
       </c>
       <c r="B1155" s="1" t="inlineStr">
         <is>
-          <t>janitor; porter; concierge</t>
+          <t>student exchange programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1156">
       <c r="A1156" s="1" t="inlineStr">
         <is>
-          <t>portiersloge</t>
+          <t>studentenvereniging (bv Minerva, SSR)</t>
         </is>
       </c>
       <c r="B1156" s="1" t="inlineStr">
         <is>
-          <t>porter's lodge</t>
+          <t>student club; student association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1157">
       <c r="A1157" s="1" t="inlineStr">
         <is>
-          <t>post-academisch onderwijs</t>
+          <t>studentenvoorzieningen</t>
         </is>
       </c>
       <c r="B1157" s="1" t="inlineStr">
         <is>
-          <t>Continuing Professional Development (CPD); postgraduate education</t>
+          <t>student facilities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1158">
       <c r="A1158" s="1" t="inlineStr">
         <is>
-          <t>Post-Academisch Onderwijs (PAO)</t>
+          <t>studentenwelzijn</t>
         </is>
       </c>
       <c r="B1158" s="1" t="inlineStr">
         <is>
-          <t>Continuing Professional Development (CPD); postgraduate education</t>
+          <t>student well-being</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1159">
       <c r="A1159" s="1" t="inlineStr">
         <is>
-          <t>post-academische diploma’s</t>
+          <t>studentenwerving</t>
         </is>
       </c>
       <c r="B1159" s="1" t="inlineStr">
         <is>
-          <t>postgraduate degrees</t>
+          <t>student recruitment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1160">
       <c r="A1160" s="1" t="inlineStr">
         <is>
-          <t>post-doc (de aanstelling)</t>
+          <t>studentmentor</t>
         </is>
       </c>
       <c r="B1160" s="1" t="inlineStr">
         <is>
-          <t>postdoctoral position</t>
+          <t>student mentor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1161">
       <c r="A1161" s="1" t="inlineStr">
         <is>
-          <t>post-doc (de persoon)</t>
+          <t>studentnummer</t>
         </is>
       </c>
       <c r="B1161" s="1" t="inlineStr">
         <is>
-          <t>postdoctoral researcher</t>
+          <t>student number</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1162">
       <c r="A1162" s="1" t="inlineStr">
         <is>
-          <t>post-propedeutisch</t>
+          <t>Studentzaken</t>
         </is>
       </c>
       <c r="B1162" s="1" t="inlineStr">
         <is>
-          <t>relating to the second and third years of the bachelor's programme</t>
+          <t>student services</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1163">
       <c r="A1163" s="1" t="inlineStr">
         <is>
-          <t>postacademisch</t>
+          <t>Studie- en Studentenondersteuning</t>
         </is>
       </c>
       <c r="B1163" s="1" t="inlineStr">
         <is>
-          <t>postgraduate</t>
+          <t>Student Support Services</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1164">
       <c r="A1164" s="1" t="inlineStr">
         <is>
-          <t>postdoc</t>
+          <t>studieaanbod</t>
         </is>
       </c>
       <c r="B1164" s="1" t="inlineStr">
         <is>
-          <t>postdoctoral (adj); postdoc (n)</t>
+          <t>courses/programmes offered</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1165">
       <c r="A1165" s="1" t="inlineStr">
         <is>
-          <t>postdoc-onderzoeker</t>
+          <t>studieadvies</t>
         </is>
       </c>
       <c r="B1165" s="1" t="inlineStr">
         <is>
-          <t>postdoctoral researcher</t>
+          <t>study advice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1166">
       <c r="A1166" s="1" t="inlineStr">
         <is>
-          <t>postdoctorale opleiding</t>
+          <t>studieadviseur</t>
         </is>
       </c>
       <c r="B1166" s="1" t="inlineStr">
         <is>
-          <t>postgraduate programme</t>
+          <t>study adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1167">
       <c r="A1167" s="1" t="inlineStr">
         <is>
-          <t>postvak</t>
+          <t>studiebegeleider</t>
         </is>
       </c>
       <c r="B1167" s="1" t="inlineStr">
         <is>
-          <t>pigeonhole</t>
+          <t>student counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1168">
       <c r="A1168" s="1" t="inlineStr">
         <is>
-          <t>practicum</t>
+          <t>studiebeurs</t>
         </is>
       </c>
       <c r="B1168" s="1" t="inlineStr">
         <is>
-          <t>lab session; practical</t>
+          <t>study grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1169">
       <c r="A1169" s="1" t="inlineStr">
         <is>
-          <t>practicum (als tentamen)</t>
+          <t>studieboek</t>
         </is>
       </c>
       <c r="B1169" s="1" t="inlineStr">
         <is>
-          <t>practical</t>
+          <t>textbook; coursebook</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1170">
       <c r="A1170" s="1" t="inlineStr">
         <is>
-          <t>praeses (v.e. vereniging)</t>
+          <t>studiecentrum</t>
         </is>
       </c>
       <c r="B1170" s="1" t="inlineStr">
         <is>
-          <t>president</t>
+          <t>centre for ... studies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1171">
       <c r="A1171" s="1" t="inlineStr">
         <is>
-          <t>praktische oefening</t>
+          <t>studiecoordinator</t>
         </is>
       </c>
       <c r="B1171" s="1" t="inlineStr">
         <is>
-          <t>practical assignment</t>
+          <t>coordinator of studies</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1172">
       <c r="A1172" s="1" t="inlineStr">
         <is>
-          <t>presentatie</t>
+          <t>studieduur</t>
         </is>
       </c>
       <c r="B1172" s="1" t="inlineStr">
         <is>
-          <t>presentation</t>
+          <t>duration of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1173">
       <c r="A1173" s="1" t="inlineStr">
         <is>
-          <t>prestatiebekostiging</t>
+          <t>studiefinanciering</t>
         </is>
       </c>
       <c r="B1173" s="1" t="inlineStr">
         <is>
-          <t>performance-related funding</t>
+          <t>student grants and loans; system of student grants and loans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1174">
       <c r="A1174" s="1" t="inlineStr">
         <is>
-          <t>prestatiebeurs</t>
+          <t>studiefinanciering (het bedrag)</t>
         </is>
       </c>
       <c r="B1174" s="1" t="inlineStr">
         <is>
-          <t>performance-related grant</t>
+          <t>student grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1175">
       <c r="A1175" s="1" t="inlineStr">
         <is>
-          <t>privacyregeling</t>
+          <t>studiefinanciering aanvragen</t>
         </is>
       </c>
       <c r="B1175" s="1" t="inlineStr">
         <is>
-          <t>privacy regulations</t>
+          <t>apply for a student grant (Dutch student finance)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1176">
       <c r="A1176" s="1" t="inlineStr">
         <is>
-          <t>privatissimum</t>
+          <t>studiegebied</t>
         </is>
       </c>
       <c r="B1176" s="1" t="inlineStr">
         <is>
-          <t>private lecture (series)</t>
+          <t>field of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1177">
       <c r="A1177" s="1" t="inlineStr">
         <is>
-          <t>proefcollege</t>
+          <t>studiegids</t>
         </is>
       </c>
       <c r="B1177" s="1" t="inlineStr">
         <is>
-          <t>trial lecture</t>
+          <t>prospectus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1178">
       <c r="A1178" s="1" t="inlineStr">
         <is>
-          <t>proefschrift</t>
+          <t>studiejaar</t>
         </is>
       </c>
       <c r="B1178" s="1" t="inlineStr">
         <is>
-          <t>dissertation; PhD dissertation</t>
+          <t>academic year; year of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1179">
       <c r="A1179" s="1" t="inlineStr">
         <is>
-          <t>proefstuderen</t>
+          <t>studielast</t>
         </is>
       </c>
       <c r="B1179" s="1" t="inlineStr">
         <is>
-          <t>experience days</t>
+          <t>course load</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1180">
       <c r="A1180" s="1" t="inlineStr">
         <is>
-          <t>proeftijd</t>
+          <t>studielening</t>
         </is>
       </c>
       <c r="B1180" s="1" t="inlineStr">
         <is>
-          <t>probationary period</t>
+          <t>student loan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1181">
       <c r="A1181" s="1" t="inlineStr">
         <is>
-          <t>professor (in)</t>
+          <t>studiemateriaal</t>
         </is>
       </c>
       <c r="B1181" s="1" t="inlineStr">
         <is>
-          <t>professor (of)</t>
+          <t>study materials</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1182">
       <c r="A1182" s="1" t="inlineStr">
         <is>
-          <t>profiel (in voortgezet onderwijs)</t>
+          <t>studiemethode</t>
         </is>
       </c>
       <c r="B1182" s="1" t="inlineStr">
         <is>
-          <t>subject cluster</t>
+          <t>study method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1183">
       <c r="A1183" s="1" t="inlineStr">
         <is>
-          <t>profielschets</t>
+          <t>studieopbouw</t>
         </is>
       </c>
       <c r="B1183" s="1" t="inlineStr">
         <is>
-          <t>profile</t>
+          <t>degree structure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1184">
       <c r="A1184" s="1" t="inlineStr">
         <is>
-          <t>profileren (zich)</t>
+          <t>studieprestatie</t>
         </is>
       </c>
       <c r="B1184" s="1" t="inlineStr">
         <is>
-          <t>distinguish oneself</t>
+          <t>academic achievement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1185">
       <c r="A1185" s="1" t="inlineStr">
         <is>
-          <t>profilering</t>
+          <t>studieprogramma</t>
         </is>
       </c>
       <c r="B1185" s="1" t="inlineStr">
         <is>
-          <t>positioning</t>
+          <t>curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1186">
       <c r="A1186" s="1" t="inlineStr">
         <is>
-          <t>programma</t>
+          <t>studiepunt</t>
         </is>
       </c>
       <c r="B1186" s="1" t="inlineStr">
         <is>
-          <t>programme</t>
+          <t>credit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1187">
       <c r="A1187" s="1" t="inlineStr">
         <is>
-          <t>programma-aanbod</t>
+          <t>studiereglement</t>
         </is>
       </c>
       <c r="B1187" s="1" t="inlineStr">
         <is>
-          <t>courses offered; range of programmes</t>
+          <t>programme regulations</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1188">
       <c r="A1188" s="1" t="inlineStr">
         <is>
-          <t>projectleider</t>
+          <t>studierichting</t>
         </is>
       </c>
       <c r="B1188" s="1" t="inlineStr">
         <is>
-          <t>project leader</t>
+          <t>degree programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1189">
       <c r="A1189" s="1" t="inlineStr">
         <is>
-          <t>projectvoorstel</t>
+          <t>studiesucces</t>
         </is>
       </c>
       <c r="B1189" s="1" t="inlineStr">
         <is>
-          <t>project proposal</t>
+          <t>study success; programme metrics</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1190">
       <c r="A1190" s="1" t="inlineStr">
         <is>
-          <t>promoter</t>
+          <t>studietempo</t>
         </is>
       </c>
       <c r="B1190" s="1" t="inlineStr">
         <is>
-          <t>PhD supervisor</t>
+          <t>study progress; pace/rate of study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1191">
       <c r="A1191" s="1" t="inlineStr">
         <is>
-          <t>promotie (de bezigheid)</t>
+          <t>studieuitval</t>
         </is>
       </c>
       <c r="B1191" s="1" t="inlineStr">
         <is>
-          <t>preparation of a doctorate; studying for a PhD</t>
+          <t>drop-out rate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1192">
       <c r="A1192" s="1" t="inlineStr">
         <is>
-          <t>promotie (de ceremonie)</t>
+          <t>studieverblijf (buitenlands)</t>
         </is>
       </c>
       <c r="B1192" s="1" t="inlineStr">
         <is>
-          <t>conferral of a PhD; obtaining a PhD; doctoral defence; viva (voce)</t>
+          <t>period of study abroad</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1193">
       <c r="A1193" s="1" t="inlineStr">
         <is>
-          <t>promotiecommissie</t>
+          <t>studievereniging</t>
         </is>
       </c>
       <c r="B1193" s="1" t="inlineStr">
         <is>
-          <t>PhD committee</t>
+          <t>study association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1194">
       <c r="A1194" s="1" t="inlineStr">
         <is>
-          <t>Promotiedatum</t>
+          <t>studievereniging (van studenten van een opleiding)</t>
         </is>
       </c>
       <c r="B1194" s="1" t="inlineStr">
         <is>
-          <t>PhD defence on [date]; [name] will defend his/her/their dissertation on [date]; date of PhD award; PhD awarded on [date]</t>
+          <t>study association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1195">
       <c r="A1195" s="1" t="inlineStr">
         <is>
-          <t>promotieonderzoek</t>
+          <t>studievergelijking</t>
         </is>
       </c>
       <c r="B1195" s="1" t="inlineStr">
         <is>
-          <t>PhD research</t>
+          <t>programme comparison</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1196">
       <c r="A1196" s="1" t="inlineStr">
         <is>
-          <t>promotieplaats</t>
+          <t>studieverlenging</t>
         </is>
       </c>
       <c r="B1196" s="1" t="inlineStr">
         <is>
-          <t>PhD position</t>
+          <t>study extension</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1197">
       <c r="A1197" s="1" t="inlineStr">
         <is>
-          <t>promotieplechtigheid</t>
+          <t>studievertraging</t>
         </is>
       </c>
       <c r="B1197" s="1" t="inlineStr">
         <is>
-          <t>PhD ceremony</t>
+          <t>study delay</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1198">
       <c r="A1198" s="1" t="inlineStr">
         <is>
-          <t>promotieproject</t>
+          <t>studievoorlichting</t>
         </is>
       </c>
       <c r="B1198" s="1" t="inlineStr">
         <is>
-          <t>PhD project</t>
+          <t>information for prospective students</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1199">
       <c r="A1199" s="1" t="inlineStr">
         <is>
-          <t>promotiereglement</t>
+          <t>studievoortgang</t>
         </is>
       </c>
       <c r="B1199" s="1" t="inlineStr">
         <is>
-          <t>PhD Regulations</t>
+          <t>study progress</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1200">
       <c r="A1200" s="1" t="inlineStr">
         <is>
-          <t>promotor(es)</t>
+          <t>studievoortgangscontrole</t>
         </is>
       </c>
       <c r="B1200" s="1" t="inlineStr">
         <is>
-          <t>PhD supervisor(s)</t>
+          <t>student progress check</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1201">
       <c r="A1201" s="1" t="inlineStr">
         <is>
-          <t>promovendus</t>
+          <t>studieweek</t>
         </is>
       </c>
       <c r="B1201" s="1" t="inlineStr">
         <is>
-          <t>PhD candidate</t>
+          <t>study week</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1202">
       <c r="A1202" s="1" t="inlineStr">
         <is>
-          <t>promoveren (de bezigheid)</t>
+          <t>Studium Generale</t>
         </is>
       </c>
       <c r="B1202" s="1" t="inlineStr">
         <is>
-          <t>to study for a doctorate / PhD</t>
+          <t>Public Lecture Series</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1203">
       <c r="A1203" s="1" t="inlineStr">
         <is>
-          <t>promoveren (de ceremonie)</t>
+          <t>stufi (het bedrag)</t>
         </is>
       </c>
       <c r="B1203" s="1" t="inlineStr">
         <is>
-          <t>to obtain a PhD; to defend one's PhD; viva (voce)</t>
+          <t>student grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1204">
       <c r="A1204" s="1" t="inlineStr">
         <is>
-          <t>propedeuse</t>
+          <t>stufi (het systeem van)</t>
         </is>
       </c>
       <c r="B1204" s="1" t="inlineStr">
         <is>
-          <t>first year; propaedeuse</t>
+          <t>student grants and loans; system of student grants and loans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1205">
       <c r="A1205" s="1" t="inlineStr">
         <is>
-          <t>propedeuse (diploma)</t>
+          <t>subsidie</t>
         </is>
       </c>
       <c r="B1205" s="1" t="inlineStr">
         <is>
-          <t>first-year diploma</t>
+          <t>subsidy; financial support; grant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1206">
       <c r="A1206" s="1" t="inlineStr">
         <is>
-          <t>propedeuse-examen</t>
+          <t>subsidiegever</t>
         </is>
       </c>
       <c r="B1206" s="1" t="inlineStr">
         <is>
-          <t>first-year examination</t>
+          <t>funding body/organisation; fund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1207">
       <c r="A1207" s="1" t="inlineStr">
         <is>
-          <t>propedeuseverklaring</t>
+          <t>surveillance</t>
         </is>
       </c>
       <c r="B1207" s="1" t="inlineStr">
         <is>
-          <t>first-year statement</t>
+          <t>invigilation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1208">
       <c r="A1208" s="1" t="inlineStr">
         <is>
-          <t>propedeutisch diploma/getuigschrift</t>
+          <t>surveillant</t>
         </is>
       </c>
       <c r="B1208" s="1" t="inlineStr">
         <is>
-          <t>first-year certificate</t>
+          <t>invigilator</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1209">
       <c r="A1209" s="1" t="inlineStr">
         <is>
-          <t>propedeutische fase</t>
+          <t>surveilleren</t>
         </is>
       </c>
       <c r="B1209" s="1" t="inlineStr">
         <is>
-          <t>propaedeuse</t>
+          <t>invigilate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1210">
       <c r="A1210" s="1" t="inlineStr">
         <is>
-          <t>PZ (personeelszaken (de afdeling))</t>
+          <t>syllabus</t>
         </is>
       </c>
       <c r="B1210" s="1" t="inlineStr">
         <is>
-          <t>Human Resources Department; HR Department</t>
+          <t>reader; syllabus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1211">
       <c r="A1211" s="1" t="inlineStr">
         <is>
-          <t>R&amp;O (Resultaat- en Ontwikkeling)</t>
+          <t>taalbeheersing</t>
         </is>
       </c>
       <c r="B1211" s="1" t="inlineStr">
         <is>
-          <t>P&amp;D (Performance &amp; Development)</t>
+          <t>language proficiency</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1212">
       <c r="A1212" s="1" t="inlineStr">
         <is>
-          <t>Raad van Advies</t>
+          <t>talenkennis</t>
         </is>
       </c>
       <c r="B1212" s="1" t="inlineStr">
         <is>
-          <t>Advisory Board</t>
+          <t>linguistic knowledge; language knowledge</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1213">
       <c r="A1213" s="1" t="inlineStr">
         <is>
-          <t>Raad van Decanen (RvD)</t>
+          <t>talenpracticum</t>
         </is>
       </c>
       <c r="B1213" s="1" t="inlineStr">
         <is>
-          <t>Board of Deans</t>
+          <t>language lab / laboratory</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1214">
       <c r="A1214" s="1" t="inlineStr">
         <is>
-          <t>Raad van Toezicht (RvT)</t>
+          <t>technische dienst</t>
         </is>
       </c>
       <c r="B1214" s="1" t="inlineStr">
         <is>
-          <t>Board of Governors</t>
+          <t>maintenance department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1215">
       <c r="A1215" s="1" t="inlineStr">
         <is>
-          <t>Rechtsgeleerdheid</t>
+          <t>technische universiteit</t>
         </is>
       </c>
       <c r="B1215" s="1" t="inlineStr">
         <is>
-          <t>Law</t>
+          <t>university of technology</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1216">
       <c r="A1216" s="1" t="inlineStr">
         <is>
-          <t>rechtspositionele consequenties</t>
+          <t>tegemoetkoming studiekosten</t>
         </is>
       </c>
       <c r="B1216" s="1" t="inlineStr">
         <is>
-          <t>consequences for the legal position</t>
+          <t>allowance for study costs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1217">
       <c r="A1217" s="1" t="inlineStr">
         <is>
-          <t>Rechtswinkel</t>
+          <t>tekort (op de begroting)</t>
         </is>
       </c>
       <c r="B1217" s="1" t="inlineStr">
         <is>
-          <t>legal advice bureau</t>
+          <t>budget deficit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1218">
       <c r="A1218" s="1" t="inlineStr">
         <is>
-          <t>Rector Magnificus</t>
+          <t>tentamen</t>
         </is>
       </c>
       <c r="B1218" s="1" t="inlineStr">
         <is>
-          <t>Rector Magnificus</t>
+          <t>examination; exam</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1219">
       <c r="A1219" s="1" t="inlineStr">
         <is>
-          <t>rectorencollege</t>
+          <t>ter benoeming voordragen</t>
         </is>
       </c>
       <c r="B1219" s="1" t="inlineStr">
         <is>
-          <t>Council of University Rectors</t>
+          <t>nominate someone for an appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1220">
       <c r="A1220" s="1" t="inlineStr">
         <is>
-          <t>referaat</t>
+          <t>tertiair onderwijs</t>
         </is>
       </c>
       <c r="B1220" s="1" t="inlineStr">
         <is>
-          <t>talk; presentation</t>
+          <t>tertiary education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1221">
       <c r="A1221" s="1" t="inlineStr">
         <is>
-          <t>referent</t>
+          <t>themacollege</t>
         </is>
       </c>
       <c r="B1221" s="1" t="inlineStr">
         <is>
-          <t>referee</t>
+          <t>thematic lecture series</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1222">
       <c r="A1222" s="1" t="inlineStr">
         <is>
-          <t>referentie (schriftelijk)</t>
+          <t>tijdelijke aanstelling</t>
         </is>
       </c>
       <c r="B1222" s="1" t="inlineStr">
         <is>
-          <t>letter of recommendation</t>
+          <t>temporary appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1223">
       <c r="A1223" s="1" t="inlineStr">
         <is>
-          <t>regeling</t>
+          <t>titulatuur</t>
         </is>
       </c>
       <c r="B1223" s="1" t="inlineStr">
         <is>
-          <t>regulation</t>
+          <t>forms of address; system of titles; titles</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1224">
       <c r="A1224" s="1" t="inlineStr">
         <is>
-          <t>Regels en richtlijnen voor de examens</t>
+          <t>TNO (Nederlandse Organisatie voor Toegepast Natuurwetenschappelijk Onderzoek)</t>
         </is>
       </c>
       <c r="B1224" s="1" t="inlineStr">
         <is>
-          <t>Examination Rules and Regulations</t>
+          <t>Netherlands Organisation for Applied Scientific Research (TNO)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1225">
       <c r="A1225" s="1" t="inlineStr">
         <is>
-          <t>reglement</t>
+          <t>toegang (tot een opleiding)</t>
         </is>
       </c>
       <c r="B1225" s="1" t="inlineStr">
         <is>
-          <t>regulations</t>
+          <t>admission (to a programme)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1226">
       <c r="A1226" s="1" t="inlineStr">
         <is>
-          <t>Reglement van Orde</t>
+          <t>toegangsselectie</t>
         </is>
       </c>
       <c r="B1226" s="1" t="inlineStr">
         <is>
-          <t>Procedural Regulations; Rules of Procedure</t>
+          <t>selection for admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1227">
       <c r="A1227" s="1" t="inlineStr">
         <is>
-          <t>reis- en verblijfskosten</t>
+          <t>toegepast onderzoek</t>
         </is>
       </c>
       <c r="B1227" s="1" t="inlineStr">
         <is>
-          <t>travel and accommodation expenses</t>
+          <t>applied research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1228">
       <c r="A1228" s="1" t="inlineStr">
         <is>
-          <t>reisbeurs</t>
+          <t>toegevoegd onderzoeker</t>
         </is>
       </c>
       <c r="B1228" s="1" t="inlineStr">
         <is>
-          <t>travel grant</t>
+          <t>extraneous researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1229">
       <c r="A1229" s="1" t="inlineStr">
         <is>
-          <t>reorganisatie</t>
+          <t>toehoorder</t>
         </is>
       </c>
       <c r="B1229" s="1" t="inlineStr">
         <is>
-          <t>restructuring (scheme)</t>
+          <t>observer; auditor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1230">
       <c r="A1230" s="1" t="inlineStr">
         <is>
-          <t>reserves (bestemde)</t>
+          <t>toelage</t>
         </is>
       </c>
       <c r="B1230" s="1" t="inlineStr">
         <is>
-          <t>provisions</t>
+          <t>allowance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1231">
       <c r="A1231" s="1" t="inlineStr">
         <is>
-          <t>responsiecollege</t>
+          <t>toelaten</t>
         </is>
       </c>
       <c r="B1231" s="1" t="inlineStr">
         <is>
-          <t>tutorial</t>
+          <t>admit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1232">
       <c r="A1232" s="1" t="inlineStr">
         <is>
-          <t>resultaat- en ontwikkelingsgesprek (R&amp;O-gesprek)</t>
+          <t>toelating</t>
         </is>
       </c>
       <c r="B1232" s="1" t="inlineStr">
         <is>
-          <t>Performance and Development Interview</t>
+          <t>admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1233">
       <c r="A1233" s="1" t="inlineStr">
         <is>
-          <t>resultaatgebied</t>
+          <t>toelatingsbeperking</t>
         </is>
       </c>
       <c r="B1233" s="1" t="inlineStr">
         <is>
-          <t>performance area</t>
+          <t>intake restriction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1234">
       <c r="A1234" s="1" t="inlineStr">
         <is>
-          <t>resultaatsverplichting</t>
+          <t>toelatingsbesluit</t>
         </is>
       </c>
       <c r="B1234" s="1" t="inlineStr">
         <is>
-          <t>performance requirement</t>
+          <t>decision on admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1235">
       <c r="A1235" s="1" t="inlineStr">
         <is>
-          <t>richtlijnen</t>
+          <t>toelatingsbewijs</t>
         </is>
       </c>
       <c r="B1235" s="1" t="inlineStr">
         <is>
-          <t>guidelines; directives</t>
+          <t>proof of admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1236">
       <c r="A1236" s="1" t="inlineStr">
         <is>
-          <t>rijksbijdrage</t>
+          <t>toelatingscommissie</t>
         </is>
       </c>
       <c r="B1236" s="1" t="inlineStr">
         <is>
-          <t>government contribution</t>
+          <t>Board of Admissions</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1237">
       <c r="A1237" s="1" t="inlineStr">
         <is>
-          <t>roepnaam</t>
+          <t>toelatingseisen</t>
         </is>
       </c>
       <c r="B1237" s="1" t="inlineStr">
         <is>
-          <t>preferred name (NB 'roepnaam' can also be translated as nickname. A nickname is: 'A familiar or humorous name given to a person or thing' (Lexico). If you are asking for someone's 'roepnaam' on a form, use 'preferred name' as the English translation.)</t>
+          <t>admission requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1238">
       <c r="A1238" s="1" t="inlineStr">
         <is>
-          <t>ROG</t>
+          <t>toelatingsexamen</t>
         </is>
       </c>
       <c r="B1238" s="1" t="inlineStr">
         <is>
-          <t>Performance and Development Interview</t>
+          <t>entrance examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1239">
       <c r="A1239" s="1" t="inlineStr">
         <is>
-          <t>rondvraag</t>
+          <t>toelatingsquotum</t>
         </is>
       </c>
       <c r="B1239" s="1" t="inlineStr">
         <is>
-          <t>any other business (a.o.b.)</t>
+          <t>admissions quota; quota</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1240">
       <c r="A1240" s="1" t="inlineStr">
         <is>
-          <t>rooster</t>
+          <t>toelatingsrecht</t>
         </is>
       </c>
       <c r="B1240" s="1" t="inlineStr">
         <is>
-          <t>timetable</t>
+          <t>right of admission</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1241">
       <c r="A1241" s="1" t="inlineStr">
         <is>
-          <t>salaris</t>
+          <t>toelatingsvoorwaarden</t>
         </is>
       </c>
       <c r="B1241" s="1" t="inlineStr">
         <is>
-          <t>salary</t>
+          <t>admission criteria</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1242">
       <c r="A1242" s="1" t="inlineStr">
         <is>
-          <t>salarisschaal</t>
+          <t>toets</t>
         </is>
       </c>
       <c r="B1242" s="1" t="inlineStr">
         <is>
-          <t>incremental salary scale; salary scale</t>
+          <t>test</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1243">
       <c r="A1243" s="1" t="inlineStr">
         <is>
-          <t>salarisspecificatie</t>
+          <t>toets nieuwe opleiding</t>
         </is>
       </c>
       <c r="B1243" s="1" t="inlineStr">
         <is>
-          <t>salary statement</t>
+          <t>initial accreditation (NVAO)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1244">
       <c r="A1244" s="1" t="inlineStr">
         <is>
-          <t>samenwerking</t>
+          <t>toetsing</t>
         </is>
       </c>
       <c r="B1244" s="1" t="inlineStr">
         <is>
-          <t>cooperation; collaboration; partnership</t>
+          <t>testing; assessment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1245">
       <c r="A1245" s="1" t="inlineStr">
         <is>
-          <t>samenwerkingsprogramma</t>
+          <t>toetsing (door commissie van deskundigen)</t>
         </is>
       </c>
       <c r="B1245" s="1" t="inlineStr">
         <is>
-          <t>joint programme; partnership programme</t>
+          <t>assessment (by a panel of experts)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1246">
       <c r="A1246" s="1" t="inlineStr">
         <is>
-          <t>samenwerkingsverband</t>
+          <t>toetsingskader</t>
         </is>
       </c>
       <c r="B1246" s="1" t="inlineStr">
         <is>
-          <t>partnership; collaboration</t>
+          <t>accreditation framework</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1247">
       <c r="A1247" s="1" t="inlineStr">
         <is>
-          <t>schakeljaar</t>
+          <t>toetsingsmethode</t>
         </is>
       </c>
       <c r="B1247" s="1" t="inlineStr">
         <is>
-          <t>pre-master's year</t>
+          <t>method of testing; test method</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1248">
       <c r="A1248" s="1" t="inlineStr">
         <is>
-          <t>schakelprogramma</t>
+          <t>toetsmatrijs</t>
         </is>
       </c>
       <c r="B1248" s="1" t="inlineStr">
         <is>
-          <t>preparatory programme; bridging programme; pre-master's programme</t>
+          <t>table of specifications (for an exam)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1249">
       <c r="A1249" s="1" t="inlineStr">
         <is>
-          <t>scholier</t>
+          <t>toezichthouder (promotor)</t>
         </is>
       </c>
       <c r="B1249" s="1" t="inlineStr">
         <is>
-          <t>pupil</t>
+          <t>supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1250">
       <c r="A1250" s="1" t="inlineStr">
         <is>
-          <t>scholing</t>
+          <t>toezichthouder (surveillant)</t>
         </is>
       </c>
       <c r="B1250" s="1" t="inlineStr">
         <is>
-          <t>education</t>
+          <t>invigilator</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1251">
       <c r="A1251" s="1" t="inlineStr">
         <is>
-          <t>schriftelijk examen</t>
+          <t>toezichthouder (v.e. aio)</t>
         </is>
       </c>
       <c r="B1251" s="1" t="inlineStr">
         <is>
-          <t>written examination</t>
+          <t>supervisor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1252">
       <c r="A1252" s="1" t="inlineStr">
         <is>
-          <t>schriftelijke toets</t>
+          <t>toga</t>
         </is>
       </c>
       <c r="B1252" s="1" t="inlineStr">
         <is>
-          <t>written test</t>
+          <t>gown</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1253">
       <c r="A1253" s="1" t="inlineStr">
         <is>
-          <t>schrijfopdracht</t>
+          <t>toga en baret (met)</t>
         </is>
       </c>
       <c r="B1253" s="1" t="inlineStr">
         <is>
-          <t>written assignment</t>
+          <t>cap and gown</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1254">
       <c r="A1254" s="1" t="inlineStr">
         <is>
-          <t>scriptie</t>
+          <t>toonaangevend tijdschrift</t>
         </is>
       </c>
       <c r="B1254" s="1" t="inlineStr">
         <is>
-          <t>thesis; bachelor's thesis; master's thesis</t>
+          <t>leading journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1255">
       <c r="A1255" s="1" t="inlineStr">
         <is>
-          <t>scriptieatelier</t>
+          <t>traject</t>
         </is>
       </c>
       <c r="B1255" s="1" t="inlineStr">
         <is>
-          <t>thesis lab</t>
+          <t>track</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1256">
       <c r="A1256" s="1" t="inlineStr">
         <is>
-          <t>scriptiebegeleider</t>
+          <t>transferpunt</t>
         </is>
       </c>
       <c r="B1256" s="1" t="inlineStr">
         <is>
-          <t>thesis supervisor</t>
+          <t>research liaison office</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1257">
       <c r="A1257" s="1" t="inlineStr">
         <is>
-          <t>secretariaat</t>
+          <t>trede (v.e. salarisschaal)</t>
         </is>
       </c>
       <c r="B1257" s="1" t="inlineStr">
         <is>
-          <t>department office; institute office</t>
+          <t>step</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1258">
       <c r="A1258" s="1" t="inlineStr">
         <is>
-          <t>seksueel grensoverschrijdend gedrag</t>
+          <t>trekker</t>
         </is>
       </c>
       <c r="B1258" s="1" t="inlineStr">
         <is>
-          <t>sexual misconduct and harassment</t>
+          <t>initiator; leader; head</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1259">
       <c r="A1259" s="1" t="inlineStr">
         <is>
-          <t>selectie aan de poort</t>
+          <t>trimester</t>
         </is>
       </c>
       <c r="B1259" s="1" t="inlineStr">
         <is>
-          <t>selective intake; selection for admission</t>
+          <t>term</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1260">
       <c r="A1260" s="1" t="inlineStr">
         <is>
-          <t>selectieve instroom</t>
+          <t>tussentijdse evaluatie</t>
         </is>
       </c>
       <c r="B1260" s="1" t="inlineStr">
         <is>
-          <t>selective intake</t>
+          <t>feedback (session); interim evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1261">
       <c r="A1261" s="1" t="inlineStr">
         <is>
-          <t>semester</t>
+          <t>tussentijdse inschrijving</t>
         </is>
       </c>
       <c r="B1261" s="1" t="inlineStr">
         <is>
-          <t>semester</t>
+          <t>mid-term enrolment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1262">
       <c r="A1262" s="1" t="inlineStr">
         <is>
-          <t>seminar (voor vakgenoten)</t>
+          <t>tutorial ondersteuning</t>
         </is>
       </c>
       <c r="B1262" s="1" t="inlineStr">
         <is>
-          <t>symposium; colloquium</t>
+          <t>tutorial support</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1263">
       <c r="A1263" s="1" t="inlineStr">
         <is>
-          <t>senaat</t>
+          <t>tweede beoordelaar</t>
         </is>
       </c>
       <c r="B1263" s="1" t="inlineStr">
         <is>
-          <t>senate</t>
+          <t>second reader</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1264">
       <c r="A1264" s="1" t="inlineStr">
         <is>
-          <t>senaatskamer</t>
+          <t>tweede geldstroom</t>
         </is>
       </c>
       <c r="B1264" s="1" t="inlineStr">
         <is>
-          <t>senate room; chamber</t>
+          <t>funding via a research organisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1265">
       <c r="A1265" s="1" t="inlineStr">
         <is>
-          <t>situatie op de arbeidsmarkt</t>
+          <t>tweedegraads</t>
         </is>
       </c>
       <c r="B1265" s="1" t="inlineStr">
         <is>
-          <t>employment situation</t>
+          <t>lower secondary education certificate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1266">
       <c r="A1266" s="1" t="inlineStr">
         <is>
-          <t>slagen (voor een examen)</t>
+          <t>tweedejaarsstudent</t>
         </is>
       </c>
       <c r="B1266" s="1" t="inlineStr">
         <is>
-          <t>to pass (an exam)</t>
+          <t>second-year student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1267">
       <c r="A1267" s="1" t="inlineStr">
         <is>
-          <t>sociale veiligheid</t>
+          <t>tweefasenstructuur</t>
         </is>
       </c>
       <c r="B1267" s="1" t="inlineStr">
         <is>
-          <t>dignity and respect (NB the term 'social safety' is often used in a Dutch context but isn't commonly used outside the Netherlands.)</t>
+          <t>two-phase structure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1268">
       <c r="A1268" s="1" t="inlineStr">
         <is>
-          <t>sollicitant</t>
+          <t>UD</t>
         </is>
       </c>
       <c r="B1268" s="1" t="inlineStr">
         <is>
-          <t>applicant</t>
+          <t>lecturer; Assistant Professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1269">
       <c r="A1269" s="1" t="inlineStr">
         <is>
-          <t>sollicitatie</t>
+          <t>UFB (Universitair Facilitair Bedrijf)</t>
         </is>
       </c>
       <c r="B1269" s="1" t="inlineStr">
         <is>
-          <t>application</t>
+          <t>General Services Department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1270">
       <c r="A1270" s="1" t="inlineStr">
         <is>
-          <t>sollicitatiegesprek</t>
+          <t>UHD</t>
         </is>
       </c>
       <c r="B1270" s="1" t="inlineStr">
         <is>
-          <t>interview</t>
+          <t>senior lecturer; Associate Professor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1271">
       <c r="A1271" s="1" t="inlineStr">
         <is>
-          <t>solliciteren (naar)</t>
+          <t>uitschrijven (zich)</t>
         </is>
       </c>
       <c r="B1271" s="1" t="inlineStr">
         <is>
-          <t>to apply (for)</t>
+          <t>end one's enrolment, de-register; drop out (informal)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1272">
       <c r="A1272" s="1" t="inlineStr">
         <is>
-          <t>specialisatie</t>
+          <t>uitwisseling</t>
         </is>
       </c>
       <c r="B1272" s="1" t="inlineStr">
         <is>
-          <t>specialisation</t>
+          <t>exchange</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1273">
       <c r="A1273" s="1" t="inlineStr">
         <is>
-          <t>speerpunt</t>
+          <t>uitwisselingsprogramma</t>
         </is>
       </c>
       <c r="B1273" s="1" t="inlineStr">
         <is>
-          <t>focus; priority; research priority</t>
+          <t>exchange programme; student mobility programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1274">
       <c r="A1274" s="1" t="inlineStr">
         <is>
-          <t>spreekuur</t>
+          <t>uitwisselingsstudent</t>
         </is>
       </c>
       <c r="B1274" s="1" t="inlineStr">
         <is>
-          <t>consultation hours</t>
+          <t>exchange student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1275">
       <c r="A1275" s="1" t="inlineStr">
         <is>
-          <t>staatsexamen</t>
+          <t>universitair docent</t>
         </is>
       </c>
       <c r="B1275" s="1" t="inlineStr">
         <is>
-          <t>state examination</t>
+          <t>lecturer (BrE); Assistant Professor (AmE)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1276">
       <c r="A1276" s="1" t="inlineStr">
         <is>
-          <t>staf</t>
+          <t>universitair hoofddocent</t>
         </is>
       </c>
       <c r="B1276" s="1" t="inlineStr">
         <is>
-          <t>staff</t>
+          <t>senior lecturer (BrE); Associate Professor (AmE)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1277">
       <c r="A1277" s="1" t="inlineStr">
         <is>
-          <t>staf (wetenschappelijk)</t>
+          <t>universitair onderwijs</t>
         </is>
       </c>
       <c r="B1277" s="1" t="inlineStr">
         <is>
-          <t>academic staff</t>
+          <t>university education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1278">
       <c r="A1278" s="1" t="inlineStr">
         <is>
-          <t>stafbureau</t>
+          <t>Universitair Sportcentrum</t>
         </is>
       </c>
       <c r="B1278" s="1" t="inlineStr">
         <is>
-          <t>faculty office</t>
+          <t>University Sports Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1279">
       <c r="A1279" s="1" t="inlineStr">
         <is>
-          <t>staflid</t>
+          <t>universitair talencentrum</t>
         </is>
       </c>
       <c r="B1279" s="1" t="inlineStr">
         <is>
-          <t>member of staff; staff member</t>
+          <t>university language centre; Academic Language Centre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1280">
       <c r="A1280" s="1" t="inlineStr">
         <is>
-          <t>stage</t>
+          <t>Universitaire Functie-Ordening (UFO)</t>
         </is>
       </c>
       <c r="B1280" s="1" t="inlineStr">
         <is>
-          <t>work placement; internship</t>
+          <t>university job classification system</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1281">
       <c r="A1281" s="1" t="inlineStr">
         <is>
-          <t>stage lopen</t>
+          <t>universitaire gemeenschap</t>
         </is>
       </c>
       <c r="B1281" s="1" t="inlineStr">
         <is>
-          <t>to do a work placement/internship</t>
+          <t>academic community</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1282">
       <c r="A1282" s="1" t="inlineStr">
         <is>
-          <t>stagebegeleider</t>
+          <t>universitaire instelling</t>
         </is>
       </c>
       <c r="B1282" s="1" t="inlineStr">
         <is>
-          <t>work placement supervisor; internship supervisor</t>
+          <t>university; academic institution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1283">
       <c r="A1283" s="1" t="inlineStr">
         <is>
-          <t>stagedocent</t>
+          <t>universitaire jaarkalender</t>
         </is>
       </c>
       <c r="B1283" s="1" t="inlineStr">
         <is>
-          <t>work placement tutor; internship tutor</t>
+          <t>academic calendar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1284">
       <c r="A1284" s="1" t="inlineStr">
         <is>
-          <t>stageplaats</t>
+          <t>universitaire lerarenopleiding</t>
         </is>
       </c>
       <c r="B1284" s="1" t="inlineStr">
         <is>
-          <t>work placement; internship</t>
+          <t>university teacher training programme; university teacher-training department</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1285">
       <c r="A1285" s="1" t="inlineStr">
         <is>
-          <t>stagiair(e)</t>
+          <t>universiteitsbestuur</t>
         </is>
       </c>
       <c r="B1285" s="1" t="inlineStr">
         <is>
-          <t>trainee; work placement student; intern</t>
+          <t>university management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1286">
       <c r="A1286" s="1" t="inlineStr">
         <is>
-          <t>stapelen (van studies)</t>
+          <t>Universiteitsbibliotheek</t>
         </is>
       </c>
       <c r="B1286" s="1" t="inlineStr">
         <is>
-          <t>to take one degree after another / to take two or more degrees consecutively</t>
+          <t>University Library</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1287">
       <c r="A1287" s="1" t="inlineStr">
         <is>
-          <t>startkwalificatie</t>
+          <t>UR (Universiteitsraad)</t>
         </is>
       </c>
       <c r="B1287" s="1" t="inlineStr">
         <is>
-          <t>starting qualification</t>
+          <t>University Council</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1288">
       <c r="A1288" s="1" t="inlineStr">
         <is>
-          <t>statuut</t>
+          <t>vacature</t>
         </is>
       </c>
       <c r="B1288" s="1" t="inlineStr">
         <is>
-          <t>statute; charter</t>
+          <t>job vacancy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1289">
       <c r="A1289" s="1" t="inlineStr">
         <is>
-          <t>stelling</t>
+          <t>vacaturestop</t>
         </is>
       </c>
       <c r="B1289" s="1" t="inlineStr">
         <is>
-          <t>proposition</t>
+          <t>recruitment freeze</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1290">
       <c r="A1290" s="1" t="inlineStr">
         <is>
-          <t>stellingen (bij proefschrift)</t>
+          <t>vak (beroep)</t>
         </is>
       </c>
       <c r="B1290" s="1" t="inlineStr">
         <is>
-          <t>propositions; postulates; supplementary propositions</t>
+          <t>profession</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1291">
       <c r="A1291" s="1" t="inlineStr">
         <is>
-          <t>stelsel</t>
+          <t>vak (leervak)</t>
         </is>
       </c>
       <c r="B1291" s="1" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1292">
       <c r="A1292" s="1" t="inlineStr">
         <is>
-          <t>stembureau</t>
+          <t>vakantie</t>
         </is>
       </c>
       <c r="B1292" s="1" t="inlineStr">
         <is>
-          <t>elections office; polling station</t>
+          <t>holiday; leave</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1293">
       <c r="A1293" s="1" t="inlineStr">
         <is>
-          <t>steunpunt studiefinanciering</t>
+          <t>vakblad</t>
         </is>
       </c>
       <c r="B1293" s="1" t="inlineStr">
         <is>
-          <t>regional office for student grants and loans</t>
+          <t>journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1294">
       <c r="A1294" s="1" t="inlineStr">
         <is>
-          <t>stichting</t>
+          <t>vakbond</t>
         </is>
       </c>
       <c r="B1294" s="1" t="inlineStr">
         <is>
-          <t>foundation</t>
+          <t>union</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1295">
       <c r="A1295" s="1" t="inlineStr">
         <is>
-          <t>Stichting voor Vluchteling-Studenten (UAF)</t>
+          <t>vakgebied</t>
         </is>
       </c>
       <c r="B1295" s="1" t="inlineStr">
         <is>
-          <t>Foundation for Refugee Students</t>
+          <t>discipline; field; specialisation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1296">
       <c r="A1296" s="1" t="inlineStr">
         <is>
-          <t>stipendium</t>
+          <t>vakinhoud</t>
         </is>
       </c>
       <c r="B1296" s="1" t="inlineStr">
         <is>
-          <t>stipend</t>
+          <t>course content</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1297">
       <c r="A1297" s="1" t="inlineStr">
         <is>
-          <t>stoomcursus</t>
+          <t>vakkencombinatie</t>
         </is>
       </c>
       <c r="B1297" s="1" t="inlineStr">
         <is>
-          <t>crash course</t>
+          <t>combination of subjects</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1298">
       <c r="A1298" s="1" t="inlineStr">
         <is>
-          <t>storing</t>
+          <t>vakkennis</t>
         </is>
       </c>
       <c r="B1298" s="1" t="inlineStr">
         <is>
-          <t>malfunction; technical fault</t>
+          <t>expertise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1299">
       <c r="A1299" s="1" t="inlineStr">
         <is>
-          <t>strategisch beleid</t>
+          <t>vakkenpakket</t>
         </is>
       </c>
       <c r="B1299" s="1" t="inlineStr">
         <is>
-          <t>mission statement; strategic policy</t>
+          <t>range/combination of subjects; curriculum</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1300">
       <c r="A1300" s="1" t="inlineStr">
         <is>
-          <t>strategisch plan</t>
+          <t>vakkenpakketeisen</t>
         </is>
       </c>
       <c r="B1300" s="1" t="inlineStr">
         <is>
-          <t>strategic plan</t>
+          <t>subject requirements</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1301">
       <c r="A1301" s="1" t="inlineStr">
         <is>
-          <t>studeerbaarheid</t>
+          <t>vaste aanstelling (niet-WP)</t>
         </is>
       </c>
       <c r="B1301" s="1" t="inlineStr">
         <is>
-          <t>study programme's feasibility from the student's point of view</t>
+          <t>permanent appointment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1302">
       <c r="A1302" s="1" t="inlineStr">
         <is>
-          <t>studeergedrag</t>
+          <t>vaste aanstelling (WP)</t>
         </is>
       </c>
       <c r="B1302" s="1" t="inlineStr">
         <is>
-          <t>study habits; study behaviour</t>
+          <t>permanent appointment; tenure (ac. staff)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1303">
       <c r="A1303" s="1" t="inlineStr">
         <is>
-          <t>Student en Onderwijszaken (SOZ)</t>
+          <t>vaste commissie</t>
         </is>
       </c>
       <c r="B1303" s="1" t="inlineStr">
         <is>
-          <t>Student and Education Affairs (SEA)</t>
+          <t>standing committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1304">
       <c r="A1304" s="1" t="inlineStr">
         <is>
-          <t>student-assistent</t>
+          <t>vaste kosten</t>
         </is>
       </c>
       <c r="B1304" s="1" t="inlineStr">
         <is>
-          <t>student assistant</t>
+          <t>fixed costs</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1305">
       <c r="A1305" s="1" t="inlineStr">
         <is>
-          <t>studentenadministratie</t>
+          <t>Vastgoed</t>
         </is>
       </c>
       <c r="B1305" s="1" t="inlineStr">
         <is>
-          <t>student administration</t>
+          <t>Real Estate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1306">
       <c r="A1306" s="1" t="inlineStr">
         <is>
-          <t>studentenbeleid</t>
+          <t>vastgoedbeheer</t>
         </is>
       </c>
       <c r="B1306" s="1" t="inlineStr">
         <is>
-          <t>student policy</t>
+          <t>real estate management</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1307">
       <c r="A1307" s="1" t="inlineStr">
         <is>
-          <t>studentencentrum Plexus</t>
+          <t>Veiligheid, Gezondheid en Milieu</t>
         </is>
       </c>
       <c r="B1307" s="1" t="inlineStr">
         <is>
-          <t>Plexus Student Centre</t>
+          <t>Health, Safety and Environment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1308">
       <c r="A1308" s="1" t="inlineStr">
         <is>
-          <t>studentencorps</t>
+          <t>veldonderzoek</t>
         </is>
       </c>
       <c r="B1308" s="1" t="inlineStr">
         <is>
-          <t>Minerva student association</t>
+          <t>field research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1309">
       <c r="A1309" s="1" t="inlineStr">
         <is>
-          <t>studentendecaan</t>
+          <t>veldwerk</t>
         </is>
       </c>
       <c r="B1309" s="1" t="inlineStr">
         <is>
-          <t>student counsellor</t>
+          <t>fieldwork</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1310">
       <c r="A1310" s="1" t="inlineStr">
         <is>
-          <t>studentenhuis</t>
+          <t>verblijfskosten</t>
         </is>
       </c>
       <c r="B1310" s="1" t="inlineStr">
         <is>
-          <t>student house</t>
+          <t>accommodation expenses; living expenses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1311">
       <c r="A1311" s="1" t="inlineStr">
         <is>
-          <t>studentenhuisvesting</t>
+          <t>verblijfsvergunning</t>
         </is>
       </c>
       <c r="B1311" s="1" t="inlineStr">
         <is>
-          <t>student accommodation</t>
+          <t>residence permit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1312">
       <c r="A1312" s="1" t="inlineStr">
         <is>
-          <t>Studenteninformatiecentrum</t>
+          <t>verbredingsvak</t>
         </is>
       </c>
       <c r="B1312" s="1" t="inlineStr">
         <is>
-          <t>Student Information Centre</t>
+          <t>broad-based course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1313">
       <c r="A1313" s="1" t="inlineStr">
         <is>
-          <t>studenteninspraak</t>
+          <t>verbreken (v.e. contract)</t>
         </is>
       </c>
       <c r="B1313" s="1" t="inlineStr">
         <is>
-          <t>student consultation; student participation</t>
+          <t>terminate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1314">
       <c r="A1314" s="1" t="inlineStr">
         <is>
-          <t>studentenkaart</t>
+          <t>verdediging (van proefschrift)</t>
         </is>
       </c>
       <c r="B1314" s="1" t="inlineStr">
         <is>
-          <t>student card; university ID card</t>
+          <t>defence</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1315">
       <c r="A1315" s="1" t="inlineStr">
         <is>
-          <t>studentenkamer</t>
+          <t>verdiepingsvak</t>
         </is>
       </c>
       <c r="B1315" s="1" t="inlineStr">
         <is>
-          <t>student room</t>
+          <t>advanced course; in-depth course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1316">
       <c r="A1316" s="1" t="inlineStr">
         <is>
-          <t>studentenleven</t>
+          <t>vereniging (d.i. Studentenvereniging)</t>
         </is>
       </c>
       <c r="B1316" s="1" t="inlineStr">
         <is>
-          <t>student life</t>
+          <t>student club</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1317">
       <c r="A1317" s="1" t="inlineStr">
         <is>
-          <t>studentenpas</t>
+          <t>vereniging (d.i. studievereniging)</t>
         </is>
       </c>
       <c r="B1317" s="1" t="inlineStr">
         <is>
-          <t>student card</t>
+          <t>study association</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1318">
       <c r="A1318" s="1" t="inlineStr">
         <is>
-          <t>studentenpastoraat</t>
+          <t>vergoeding</t>
         </is>
       </c>
       <c r="B1318" s="1" t="inlineStr">
         <is>
-          <t>chaplaincy</t>
+          <t>allowance</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1319">
       <c r="A1319" s="1" t="inlineStr">
         <is>
-          <t>studentenpsycholoog</t>
+          <t>Vergunning tot Verblijf</t>
         </is>
       </c>
       <c r="B1319" s="1" t="inlineStr">
         <is>
-          <t>psychological counsellor</t>
+          <t>residence permit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1320">
       <c r="A1320" s="1" t="inlineStr">
         <is>
-          <t>studentenraad</t>
+          <t>verklaring (schriftelijk)</t>
         </is>
       </c>
       <c r="B1320" s="1" t="inlineStr">
         <is>
-          <t>student council</t>
+          <t>certificate; statement</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1321">
       <c r="A1321" s="1" t="inlineStr">
         <is>
-          <t>studentenstatuut</t>
+          <t>verkorte opleiding</t>
         </is>
       </c>
       <c r="B1321" s="1" t="inlineStr">
         <is>
-          <t>student charter</t>
+          <t>fast-track programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1322">
       <c r="A1322" s="1" t="inlineStr">
         <is>
-          <t>studentenstop</t>
+          <t>verlenen (v.e. graad)</t>
         </is>
       </c>
       <c r="B1322" s="1" t="inlineStr">
         <is>
-          <t>student quota</t>
+          <t>confer (a degree on somebody)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1323">
       <c r="A1323" s="1" t="inlineStr">
         <is>
-          <t>studentenuitwisseling</t>
+          <t>verlengen (v.e. contract)</t>
         </is>
       </c>
       <c r="B1323" s="1" t="inlineStr">
         <is>
-          <t>student exchange</t>
+          <t>continue; extend</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1324">
       <c r="A1324" s="1" t="inlineStr">
         <is>
-          <t>studentenuitwisselingsprogramma</t>
+          <t>verlening v.e. graad</t>
         </is>
       </c>
       <c r="B1324" s="1" t="inlineStr">
         <is>
-          <t>student exchange programme</t>
+          <t>conferral of a degree</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1325">
       <c r="A1325" s="1" t="inlineStr">
         <is>
-          <t>studentenvereniging (bv Minerva, SSR)</t>
+          <t>verplicht vak</t>
         </is>
       </c>
       <c r="B1325" s="1" t="inlineStr">
         <is>
-          <t>student club; student association</t>
+          <t>compulsory subject</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1326">
       <c r="A1326" s="1" t="inlineStr">
         <is>
-          <t>studentenvoorzieningen</t>
+          <t>verplichte cursussen</t>
         </is>
       </c>
       <c r="B1326" s="1" t="inlineStr">
         <is>
-          <t>student facilities</t>
+          <t>compulsory courses</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1327">
       <c r="A1327" s="1" t="inlineStr">
         <is>
-          <t>studentenwelzijn</t>
+          <t>verplichte literatuur</t>
         </is>
       </c>
       <c r="B1327" s="1" t="inlineStr">
         <is>
-          <t>student well-being</t>
+          <t>required reading</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1328">
       <c r="A1328" s="1" t="inlineStr">
         <is>
-          <t>studentenwerving</t>
+          <t>verplichte onderwijseenheid</t>
         </is>
       </c>
       <c r="B1328" s="1" t="inlineStr">
         <is>
-          <t>student recruitment</t>
+          <t>compulsory course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1329">
       <c r="A1329" s="1" t="inlineStr">
         <is>
-          <t>studentmentor</t>
+          <t>verrichten van onderzoek</t>
         </is>
       </c>
       <c r="B1329" s="1" t="inlineStr">
         <is>
-          <t>student mentor</t>
+          <t>to do/carry out/conduct research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1330">
       <c r="A1330" s="1" t="inlineStr">
         <is>
-          <t>studentnummer</t>
+          <t>verslag</t>
         </is>
       </c>
       <c r="B1330" s="1" t="inlineStr">
         <is>
-          <t>student number</t>
+          <t>report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1331">
       <c r="A1331" s="1" t="inlineStr">
         <is>
-          <t>Studentzaken</t>
+          <t>verslag v.e. beoordelingsgesprek</t>
         </is>
       </c>
       <c r="B1331" s="1" t="inlineStr">
         <is>
-          <t>student services</t>
+          <t>assessment report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1332">
       <c r="A1332" s="1" t="inlineStr">
         <is>
-          <t>Studie- en Studentenondersteuning</t>
+          <t>verslag v.e. functioneringsgesprek</t>
         </is>
       </c>
       <c r="B1332" s="1" t="inlineStr">
         <is>
-          <t>Student Support Services</t>
+          <t>performance report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1333">
       <c r="A1333" s="1" t="inlineStr">
         <is>
-          <t>studieaanbod</t>
+          <t>verslag v.e. R&amp;O gesprek</t>
         </is>
       </c>
       <c r="B1333" s="1" t="inlineStr">
         <is>
-          <t>courses/programmes offered</t>
+          <t>performance and development report</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1334">
       <c r="A1334" s="1" t="inlineStr">
         <is>
-          <t>studieadvies</t>
+          <t>vertrouwenscontactpersoon</t>
         </is>
       </c>
       <c r="B1334" s="1" t="inlineStr">
         <is>
-          <t>study advice</t>
+          <t>peer listener (note the difference between vertrouwenspersoon and vertrouwenscontactpersoon. See the university page on unacceptable behaviour for more information.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1335">
       <c r="A1335" s="1" t="inlineStr">
         <is>
-          <t>studieadviseur</t>
+          <t>vertrouwenspersoon</t>
         </is>
       </c>
       <c r="B1335" s="1" t="inlineStr">
         <is>
-          <t>study adviser</t>
+          <t>confidential counsellor</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1336">
       <c r="A1336" s="1" t="inlineStr">
         <is>
-          <t>studiebegeleider</t>
+          <t>vervolgcursus</t>
         </is>
       </c>
       <c r="B1336" s="1" t="inlineStr">
         <is>
-          <t>student counsellor</t>
+          <t>follow-up course</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1337">
       <c r="A1337" s="1" t="inlineStr">
         <is>
-          <t>studiebeurs</t>
+          <t>verweerder</t>
         </is>
       </c>
       <c r="B1337" s="1" t="inlineStr">
         <is>
-          <t>study grant</t>
+          <t>respondent; defendant</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1338">
       <c r="A1338" s="1" t="inlineStr">
         <is>
-          <t>studieboek</t>
+          <t>verzoek tot herziening</t>
         </is>
       </c>
       <c r="B1338" s="1" t="inlineStr">
         <is>
-          <t>textbook; coursebook</t>
+          <t>request for reconsideration/review</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1339">
       <c r="A1339" s="1" t="inlineStr">
         <is>
-          <t>studiecentrum</t>
+          <t>verzuim</t>
         </is>
       </c>
       <c r="B1339" s="1" t="inlineStr">
         <is>
-          <t>centre for ... studies</t>
+          <t>absenteeism</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1340">
       <c r="A1340" s="1" t="inlineStr">
         <is>
-          <t>studiecoordinator</t>
+          <t>vice-rector magnificus</t>
         </is>
       </c>
       <c r="B1340" s="1" t="inlineStr">
         <is>
-          <t>coordinator of studies</t>
+          <t>Vice-Rector Magnificus</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1341">
       <c r="A1341" s="1" t="inlineStr">
         <is>
-          <t>studieduur</t>
+          <t>vice-voorzitter CvB</t>
         </is>
       </c>
       <c r="B1341" s="1" t="inlineStr">
         <is>
-          <t>duration of study</t>
+          <t>Vice-President / Deputy Chairman (of the Executive Board)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1342">
       <c r="A1342" s="1" t="inlineStr">
         <is>
-          <t>studiefinanciering</t>
+          <t>vierdejaars student</t>
         </is>
       </c>
       <c r="B1342" s="1" t="inlineStr">
         <is>
-          <t>student grants and loans; system of student grants and loans</t>
+          <t>fourth-year student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1343">
       <c r="A1343" s="1" t="inlineStr">
         <is>
-          <t>studiefinanciering (het bedrag)</t>
+          <t>visitatie</t>
         </is>
       </c>
       <c r="B1343" s="1" t="inlineStr">
         <is>
-          <t>student grant</t>
+          <t>assessment; audit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1344">
       <c r="A1344" s="1" t="inlineStr">
         <is>
-          <t>studiefinanciering aanvragen</t>
+          <t>visitatiecommissie</t>
         </is>
       </c>
       <c r="B1344" s="1" t="inlineStr">
         <is>
-          <t>apply for a student grant (Dutch student finance)</t>
+          <t>audit committee; audit panel</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1345">
       <c r="A1345" s="1" t="inlineStr">
         <is>
-          <t>studiegebied</t>
+          <t>VKV (Visum Kort Verblijf)</t>
         </is>
       </c>
       <c r="B1345" s="1" t="inlineStr">
         <is>
-          <t>field of study</t>
+          <t>short-stay visa</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1346">
       <c r="A1346" s="1" t="inlineStr">
         <is>
-          <t>studiegids</t>
+          <t>voertaal</t>
         </is>
       </c>
       <c r="B1346" s="1" t="inlineStr">
         <is>
-          <t>prospectus</t>
+          <t>working language; language of instruction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1347">
       <c r="A1347" s="1" t="inlineStr">
         <is>
-          <t>studiejaar</t>
+          <t>voldoende (cijfer)</t>
         </is>
       </c>
       <c r="B1347" s="1" t="inlineStr">
         <is>
-          <t>academic year; year of study</t>
+          <t>pass; pass mark</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1348">
       <c r="A1348" s="1" t="inlineStr">
         <is>
-          <t>studielast</t>
+          <t>voltijd</t>
         </is>
       </c>
       <c r="B1348" s="1" t="inlineStr">
         <is>
-          <t>course load</t>
+          <t>full-time</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1349">
       <c r="A1349" s="1" t="inlineStr">
         <is>
-          <t>studielening</t>
+          <t>voltijdprogramma</t>
         </is>
       </c>
       <c r="B1349" s="1" t="inlineStr">
         <is>
-          <t>student loan</t>
+          <t>full-time programme</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1350">
       <c r="A1350" s="1" t="inlineStr">
         <is>
-          <t>studiemateriaal</t>
+          <t>voltijdstudent</t>
         </is>
       </c>
       <c r="B1350" s="1" t="inlineStr">
         <is>
-          <t>study materials</t>
+          <t>full-time student</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1351">
       <c r="A1351" s="1" t="inlineStr">
         <is>
-          <t>studiemethode</t>
+          <t>volwassenenonderwijs</t>
         </is>
       </c>
       <c r="B1351" s="1" t="inlineStr">
         <is>
-          <t>study method</t>
+          <t>adult education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1352">
       <c r="A1352" s="1" t="inlineStr">
         <is>
-          <t>studieopbouw</t>
+          <t>vooraanmelding</t>
         </is>
       </c>
       <c r="B1352" s="1" t="inlineStr">
         <is>
-          <t>degree structure</t>
+          <t>preliminary registration</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1353">
       <c r="A1353" s="1" t="inlineStr">
         <is>
-          <t>studieprestatie</t>
+          <t>vooraanmeldingscijfers</t>
         </is>
       </c>
       <c r="B1353" s="1" t="inlineStr">
         <is>
-          <t>academic achievement</t>
+          <t>preliminary registration figures</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1354">
       <c r="A1354" s="1" t="inlineStr">
         <is>
-          <t>studieprogramma</t>
+          <t>voorbereidend jaar</t>
         </is>
       </c>
       <c r="B1354" s="1" t="inlineStr">
         <is>
-          <t>curriculum</t>
+          <t>preparatory year</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1355">
       <c r="A1355" s="1" t="inlineStr">
         <is>
-          <t>studiepunt</t>
+          <t>voordragen (voor benoeming)</t>
         </is>
       </c>
       <c r="B1355" s="1" t="inlineStr">
         <is>
-          <t>credit</t>
+          <t>nominate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1356">
       <c r="A1356" s="1" t="inlineStr">
         <is>
-          <t>studiereglement</t>
+          <t>voorlichter (persvoorlichter)</t>
         </is>
       </c>
       <c r="B1356" s="1" t="inlineStr">
         <is>
-          <t>programme regulations</t>
+          <t>public relations officer; press officer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1357">
       <c r="A1357" s="1" t="inlineStr">
         <is>
-          <t>studierichting</t>
+          <t>voorlichting</t>
         </is>
       </c>
       <c r="B1357" s="1" t="inlineStr">
         <is>
-          <t>degree programme</t>
+          <t>information</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1358">
       <c r="A1358" s="1" t="inlineStr">
         <is>
-          <t>studiesucces</t>
+          <t>voorlichting (naar de pers communiceren)</t>
         </is>
       </c>
       <c r="B1358" s="1" t="inlineStr">
         <is>
-          <t>study success; programme metrics</t>
+          <t>press briefing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1359">
       <c r="A1359" s="1" t="inlineStr">
         <is>
-          <t>studietempo</t>
+          <t>voorlichtingsbrochure</t>
         </is>
       </c>
       <c r="B1359" s="1" t="inlineStr">
         <is>
-          <t>study progress; pace/rate of study</t>
+          <t>information brochure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1360">
       <c r="A1360" s="1" t="inlineStr">
         <is>
-          <t>studieuitval</t>
+          <t>voorlichtingsdag</t>
         </is>
       </c>
       <c r="B1360" s="1" t="inlineStr">
         <is>
-          <t>drop-out rate</t>
+          <t>information day</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1361">
       <c r="A1361" s="1" t="inlineStr">
         <is>
-          <t>studieverblijf (buitenlands)</t>
+          <t>voorlichtingsmarkt</t>
         </is>
       </c>
       <c r="B1361" s="1" t="inlineStr">
         <is>
-          <t>period of study abroad</t>
+          <t>information fair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1362">
       <c r="A1362" s="1" t="inlineStr">
         <is>
-          <t>studievereniging</t>
+          <t>voorlichtingspakket</t>
         </is>
       </c>
       <c r="B1362" s="1" t="inlineStr">
         <is>
-          <t>study association</t>
+          <t>information pack</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1363">
       <c r="A1363" s="1" t="inlineStr">
         <is>
-          <t>studievereniging (van studenten van een opleiding)</t>
+          <t>voornaam</t>
         </is>
       </c>
       <c r="B1363" s="1" t="inlineStr">
         <is>
-          <t>study association</t>
+          <t>first name; given name; Christian name</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1364">
       <c r="A1364" s="1" t="inlineStr">
         <is>
-          <t>studievergelijking</t>
+          <t>vooropleiding</t>
         </is>
       </c>
       <c r="B1364" s="1" t="inlineStr">
         <is>
-          <t>programme comparison</t>
+          <t>previous education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1365">
       <c r="A1365" s="1" t="inlineStr">
         <is>
-          <t>studieverlenging</t>
+          <t>vooropleidingseis</t>
         </is>
       </c>
       <c r="B1365" s="1" t="inlineStr">
         <is>
-          <t>study extension</t>
+          <t>entrance requirement(s)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1366">
       <c r="A1366" s="1" t="inlineStr">
         <is>
-          <t>studievertraging</t>
+          <t>voorstel</t>
         </is>
       </c>
       <c r="B1366" s="1" t="inlineStr">
         <is>
-          <t>study delay</t>
+          <t>proposal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1367">
       <c r="A1367" s="1" t="inlineStr">
         <is>
-          <t>studievoorlichting</t>
+          <t>voortentamen</t>
         </is>
       </c>
       <c r="B1367" s="1" t="inlineStr">
         <is>
-          <t>information for prospective students</t>
+          <t>preliminary examination</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1368">
       <c r="A1368" s="1" t="inlineStr">
         <is>
-          <t>studievoortgang</t>
+          <t>voortgezet onderwijs</t>
         </is>
       </c>
       <c r="B1368" s="1" t="inlineStr">
         <is>
-          <t>study progress</t>
+          <t>secondary education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1369">
       <c r="A1369" s="1" t="inlineStr">
         <is>
-          <t>studievoortgangscontrole</t>
+          <t>voorwaardelijke financiering</t>
         </is>
       </c>
       <c r="B1369" s="1" t="inlineStr">
         <is>
-          <t>student progress check</t>
+          <t>conditional funding/financing</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1370">
       <c r="A1370" s="1" t="inlineStr">
         <is>
-          <t>studieweek</t>
+          <t>voorzitter</t>
         </is>
       </c>
       <c r="B1370" s="1" t="inlineStr">
         <is>
-          <t>study week</t>
+          <t>chairman; chairperson; chair</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1371">
       <c r="A1371" s="1" t="inlineStr">
         <is>
-          <t>Studium Generale</t>
+          <t>voorzitter CvB</t>
         </is>
       </c>
       <c r="B1371" s="1" t="inlineStr">
         <is>
-          <t>Public Lecture Series</t>
+          <t>President (of the Executive Board)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1372">
       <c r="A1372" s="1" t="inlineStr">
         <is>
-          <t>stufi (het bedrag)</t>
+          <t>vorming</t>
         </is>
       </c>
       <c r="B1372" s="1" t="inlineStr">
         <is>
-          <t>student grant</t>
+          <t>education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1373">
       <c r="A1373" s="1" t="inlineStr">
         <is>
-          <t>stufi (het systeem van)</t>
+          <t>vrije instroom</t>
         </is>
       </c>
       <c r="B1373" s="1" t="inlineStr">
         <is>
-          <t>student grants and loans; system of student grants and loans</t>
+          <t>unrestricted intake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1374">
       <c r="A1374" s="1" t="inlineStr">
         <is>
-          <t>subsidie</t>
+          <t>vrije keuzeruimte</t>
         </is>
       </c>
       <c r="B1374" s="1" t="inlineStr">
         <is>
-          <t>subsidy; financial support; grant</t>
+          <t>elective credits</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1375">
       <c r="A1375" s="1" t="inlineStr">
         <is>
-          <t>subsidiegever</t>
+          <t>vrijstelling</t>
         </is>
       </c>
       <c r="B1375" s="1" t="inlineStr">
         <is>
-          <t>funding body/organisation; fund</t>
+          <t>exemption</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1376">
       <c r="A1376" s="1" t="inlineStr">
         <is>
-          <t>surveillance</t>
+          <t>vrijstelling hebben</t>
         </is>
       </c>
       <c r="B1376" s="1" t="inlineStr">
         <is>
-          <t>invigilation</t>
+          <t>to be exempted from</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1377">
       <c r="A1377" s="1" t="inlineStr">
         <is>
-          <t>surveillant</t>
+          <t>vrijstelling verlenen</t>
         </is>
       </c>
       <c r="B1377" s="1" t="inlineStr">
         <is>
-          <t>invigilator</t>
+          <t>to exempt</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1378">
       <c r="A1378" s="1" t="inlineStr">
         <is>
-          <t>surveilleren</t>
+          <t>vrijwillig ontslag</t>
         </is>
       </c>
       <c r="B1378" s="1" t="inlineStr">
         <is>
-          <t>invigilate</t>
+          <t>voluntary redundancy; voluntary termination of employment; resignation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1379">
       <c r="A1379" s="1" t="inlineStr">
         <is>
-          <t>syllabus</t>
+          <t>VSNU (Vereniging van Samenwerkende Nederlandse Universiteiten)</t>
         </is>
       </c>
       <c r="B1379" s="1" t="inlineStr">
         <is>
-          <t>reader; syllabus</t>
+          <t>Association of Universities in the Netherlands</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1380">
       <c r="A1380" s="1" t="inlineStr">
         <is>
-          <t>taalbeheersing</t>
+          <t>VWO (voorbereidend wetenschappelijk onderwijs)</t>
         </is>
       </c>
       <c r="B1380" s="1" t="inlineStr">
         <is>
-          <t>language proficiency</t>
+          <t>VWO ("pre-university education")</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1381">
       <c r="A1381" s="1" t="inlineStr">
         <is>
-          <t>talenkennis</t>
+          <t>waardering (cijfer)</t>
         </is>
       </c>
       <c r="B1381" s="1" t="inlineStr">
         <is>
-          <t>linguistic knowledge; language knowledge</t>
+          <t>mark; grade</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1382">
       <c r="A1382" s="1" t="inlineStr">
         <is>
-          <t>talenpracticum</t>
+          <t>waarnemend</t>
         </is>
       </c>
       <c r="B1382" s="1" t="inlineStr">
         <is>
-          <t>language lab / laboratory</t>
+          <t>interim; acting</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1383">
       <c r="A1383" s="1" t="inlineStr">
         <is>
-          <t>technische dienst</t>
+          <t>wat verder ter tafel komt (wvttk)</t>
         </is>
       </c>
       <c r="B1383" s="1" t="inlineStr">
         <is>
-          <t>maintenance department</t>
+          <t>any other business (a.o.b.)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1384">
       <c r="A1384" s="1" t="inlineStr">
         <is>
-          <t>technische universiteit</t>
+          <t>welzijn</t>
         </is>
       </c>
       <c r="B1384" s="1" t="inlineStr">
         <is>
-          <t>university of technology</t>
+          <t>well-being</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1385">
       <c r="A1385" s="1" t="inlineStr">
         <is>
-          <t>tegemoetkoming studiekosten</t>
+          <t>werkcollege</t>
         </is>
       </c>
       <c r="B1385" s="1" t="inlineStr">
         <is>
-          <t>allowance for study costs</t>
+          <t>tutorial</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1386">
       <c r="A1386" s="1" t="inlineStr">
         <is>
-          <t>tekort (op de begroting)</t>
+          <t>werkdruk</t>
         </is>
       </c>
       <c r="B1386" s="1" t="inlineStr">
         <is>
-          <t>budget deficit</t>
+          <t>work pressure; pressure at work</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1387">
       <c r="A1387" s="1" t="inlineStr">
         <is>
-          <t>tentamen</t>
+          <t>werkgever</t>
         </is>
       </c>
       <c r="B1387" s="1" t="inlineStr">
         <is>
-          <t>examination; exam</t>
+          <t>employer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1388">
       <c r="A1388" s="1" t="inlineStr">
         <is>
-          <t>ter benoeming voordragen</t>
+          <t>werkgeversbijdrage</t>
         </is>
       </c>
       <c r="B1388" s="1" t="inlineStr">
         <is>
-          <t>nominate someone for an appointment</t>
+          <t>employer's contribution</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1389">
       <c r="A1389" s="1" t="inlineStr">
         <is>
-          <t>tertiair onderwijs</t>
+          <t>werkgroep</t>
         </is>
       </c>
       <c r="B1389" s="1" t="inlineStr">
         <is>
-          <t>tertiary education</t>
+          <t>seminar; working group</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1390">
       <c r="A1390" s="1" t="inlineStr">
         <is>
-          <t>themacollege</t>
+          <t>werkgroep (indien gekoppeld aan een reeks colleges)</t>
         </is>
       </c>
       <c r="B1390" s="1" t="inlineStr">
         <is>
-          <t>thematic lecture series</t>
+          <t>tutorial</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1391">
       <c r="A1391" s="1" t="inlineStr">
         <is>
-          <t>tijdelijke aanstelling</t>
+          <t>Werkloosheidwet (WW)</t>
         </is>
       </c>
       <c r="B1391" s="1" t="inlineStr">
         <is>
-          <t>temporary appointment</t>
+          <t>Unemployment Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1392">
       <c r="A1392" s="1" t="inlineStr">
         <is>
-          <t>titulatuur</t>
+          <t>werknemer</t>
         </is>
       </c>
       <c r="B1392" s="1" t="inlineStr">
         <is>
-          <t>forms of address; system of titles; titles</t>
+          <t>employee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1393">
       <c r="A1393" s="1" t="inlineStr">
         <is>
-          <t>TNO (Nederlandse Organisatie voor Toegepast Natuurwetenschappelijk Onderzoek)</t>
+          <t>werkoverleg</t>
         </is>
       </c>
       <c r="B1393" s="1" t="inlineStr">
         <is>
-          <t>Netherlands Organisation for Applied Scientific Research (TNO)</t>
+          <t>staff meeting</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1394">
       <c r="A1394" s="1" t="inlineStr">
         <is>
-          <t>toegang (tot een opleiding)</t>
+          <t>werkstudent</t>
         </is>
       </c>
       <c r="B1394" s="1" t="inlineStr">
         <is>
-          <t>admission (to a programme)</t>
+          <t>student with a (part-time) job</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1395">
       <c r="A1395" s="1" t="inlineStr">
         <is>
-          <t>toegangsselectie</t>
+          <t>werkstuk</t>
         </is>
       </c>
       <c r="B1395" s="1" t="inlineStr">
         <is>
-          <t>selection for admission</t>
+          <t>paper; assignment; project</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1396">
       <c r="A1396" s="1" t="inlineStr">
         <is>
-          <t>toegepast onderzoek</t>
+          <t>werkvergunning</t>
         </is>
       </c>
       <c r="B1396" s="1" t="inlineStr">
         <is>
-          <t>applied research</t>
+          <t>work permit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1397">
       <c r="A1397" s="1" t="inlineStr">
         <is>
-          <t>toegevoegd onderzoeker</t>
+          <t>werkvorm</t>
         </is>
       </c>
       <c r="B1397" s="1" t="inlineStr">
         <is>
-          <t>extraneous researcher</t>
+          <t>mode of instruction</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1398">
       <c r="A1398" s="1" t="inlineStr">
         <is>
-          <t>toehoorder</t>
+          <t>Wet op de Arbeidsongeschiktheid (WAO)</t>
         </is>
       </c>
       <c r="B1398" s="1" t="inlineStr">
         <is>
-          <t>observer; auditor</t>
+          <t>Disability Insurance Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1399">
       <c r="A1399" s="1" t="inlineStr">
         <is>
-          <t>toelage</t>
+          <t>wetenschap</t>
         </is>
       </c>
       <c r="B1399" s="1" t="inlineStr">
         <is>
-          <t>allowance</t>
+          <t>science (betavakken); scholarship (niet-betavakken)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1400">
       <c r="A1400" s="1" t="inlineStr">
         <is>
-          <t>toelaten</t>
+          <t>wetenschappelijk</t>
         </is>
       </c>
       <c r="B1400" s="1" t="inlineStr">
         <is>
-          <t>admit</t>
+          <t>academic; disciplinary</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1401">
       <c r="A1401" s="1" t="inlineStr">
         <is>
-          <t>toelating</t>
+          <t>wetenschappelijk directeur</t>
         </is>
       </c>
       <c r="B1401" s="1" t="inlineStr">
         <is>
-          <t>admission</t>
+          <t>Scientific Director (science institutes); Academic Director (humanities institutes)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1402">
       <c r="A1402" s="1" t="inlineStr">
         <is>
-          <t>toelatingsbeperking</t>
+          <t>wetenschappelijk hoofdmedewerker</t>
         </is>
       </c>
       <c r="B1402" s="1" t="inlineStr">
         <is>
-          <t>intake restriction</t>
+          <t>senior lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1403">
       <c r="A1403" s="1" t="inlineStr">
         <is>
-          <t>toelatingsbesluit</t>
+          <t>wetenschappelijk medewerker</t>
         </is>
       </c>
       <c r="B1403" s="1" t="inlineStr">
         <is>
-          <t>decision on admission</t>
+          <t>lecturer</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1404">
       <c r="A1404" s="1" t="inlineStr">
         <is>
-          <t>toelatingsbewijs</t>
+          <t>wetenschappelijk onderwijs</t>
         </is>
       </c>
       <c r="B1404" s="1" t="inlineStr">
         <is>
-          <t>proof of admission</t>
+          <t>university education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1405">
       <c r="A1405" s="1" t="inlineStr">
         <is>
-          <t>toelatingscommissie</t>
+          <t>wetenschappelijk onderzoek</t>
         </is>
       </c>
       <c r="B1405" s="1" t="inlineStr">
         <is>
-          <t>Board of Admissions</t>
+          <t>scientific research; academic research</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1406">
       <c r="A1406" s="1" t="inlineStr">
         <is>
-          <t>toelatingseisen</t>
+          <t>wetenschappelijk onderzoeker</t>
         </is>
       </c>
       <c r="B1406" s="1" t="inlineStr">
         <is>
-          <t>admission requirements</t>
+          <t>researcher</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1407">
       <c r="A1407" s="1" t="inlineStr">
         <is>
-          <t>toelatingsexamen</t>
+          <t>wetenschappelijk tijdschrift</t>
         </is>
       </c>
       <c r="B1407" s="1" t="inlineStr">
         <is>
-          <t>entrance examination</t>
+          <t>journal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1408">
       <c r="A1408" s="1" t="inlineStr">
         <is>
-          <t>toelatingsquotum</t>
+          <t>wetenschappelijke integriteit</t>
         </is>
       </c>
       <c r="B1408" s="1" t="inlineStr">
         <is>
-          <t>admissions quota; quota</t>
+          <t>academic integrity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1409">
       <c r="A1409" s="1" t="inlineStr">
         <is>
-          <t>toelatingsrecht</t>
+          <t>Wetenschappelijke Raad voor het Regeringsbeleid (WRR)</t>
         </is>
       </c>
       <c r="B1409" s="1" t="inlineStr">
         <is>
-          <t>right of admission</t>
+          <t>Netherlands Scientific Council for Government Policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1410">
       <c r="A1410" s="1" t="inlineStr">
         <is>
-          <t>toelatingsvoorwaarden</t>
+          <t>wetenschappelijke staf</t>
         </is>
       </c>
       <c r="B1410" s="1" t="inlineStr">
         <is>
-          <t>admission criteria</t>
+          <t>academic staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1411">
       <c r="A1411" s="1" t="inlineStr">
         <is>
-          <t>toets</t>
+          <t>wetenschappen</t>
         </is>
       </c>
       <c r="B1411" s="1" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>arts and sciences</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1412">
       <c r="A1412" s="1" t="inlineStr">
         <is>
-          <t>toets nieuwe opleiding</t>
+          <t>wetenschapper</t>
         </is>
       </c>
       <c r="B1412" s="1" t="inlineStr">
         <is>
-          <t>initial accreditation (NVAO)</t>
+          <t>scientist; academic; scholar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1413">
       <c r="A1413" s="1" t="inlineStr">
         <is>
-          <t>toetsing</t>
+          <t>wetenschapsagenda</t>
         </is>
       </c>
       <c r="B1413" s="1" t="inlineStr">
         <is>
-          <t>testing; assessment</t>
+          <t>academic calendar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1414">
       <c r="A1414" s="1" t="inlineStr">
         <is>
-          <t>toetsing (door commissie van deskundigen)</t>
+          <t>wetenschapsbeleid</t>
         </is>
       </c>
       <c r="B1414" s="1" t="inlineStr">
         <is>
-          <t>assessment (by a panel of experts)</t>
+          <t>research policy</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1415">
       <c r="A1415" s="1" t="inlineStr">
         <is>
-          <t>toetsingskader</t>
+          <t>wetenschapsbeoefening</t>
         </is>
       </c>
       <c r="B1415" s="1" t="inlineStr">
         <is>
-          <t>accreditation framework</t>
+          <t>pursuit of science (beta) / scholarship (niet-beta); scientific and scholarly practice</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1416">
       <c r="A1416" s="1" t="inlineStr">
         <is>
-          <t>toetsingsmethode</t>
+          <t>wetenschapscommissie</t>
         </is>
       </c>
       <c r="B1416" s="1" t="inlineStr">
         <is>
-          <t>method of testing; test method</t>
+          <t>research committee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1417">
       <c r="A1417" s="1" t="inlineStr">
         <is>
-          <t>toetsmatrijs</t>
+          <t>wetenschapsgebied</t>
         </is>
       </c>
       <c r="B1417" s="1" t="inlineStr">
         <is>
-          <t>table of specifications (for an exam)</t>
+          <t>academic field; discipline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1418">
       <c r="A1418" s="1" t="inlineStr">
         <is>
-          <t>toezichthouder (promotor)</t>
+          <t>wetenschapsvoorlichter</t>
         </is>
       </c>
       <c r="B1418" s="1" t="inlineStr">
         <is>
-          <t>supervisor</t>
+          <t>research communications adviser</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1419">
       <c r="A1419" s="1" t="inlineStr">
         <is>
-          <t>toezichthouder (surveillant)</t>
+          <t>wetenschapsvoorlichting</t>
         </is>
       </c>
       <c r="B1419" s="1" t="inlineStr">
         <is>
-          <t>invigilator</t>
+          <t>research communications (office)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1420">
       <c r="A1420" s="1" t="inlineStr">
         <is>
-          <t>toezichthouder (v.e. aio)</t>
+          <t>wettelijk collegegeld</t>
         </is>
       </c>
       <c r="B1420" s="1" t="inlineStr">
         <is>
-          <t>supervisor</t>
+          <t>statutory tuition fee</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1421">
       <c r="A1421" s="1" t="inlineStr">
         <is>
-          <t>toga</t>
+          <t>WHW</t>
         </is>
       </c>
       <c r="B1421" s="1" t="inlineStr">
         <is>
-          <t>gown</t>
+          <t>Higher Education and Research Act</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1422">
       <c r="A1422" s="1" t="inlineStr">
         <is>
-          <t>toga en baret (met)</t>
+          <t>wijzigingsformulier</t>
         </is>
       </c>
       <c r="B1422" s="1" t="inlineStr">
         <is>
-          <t>cap and gown</t>
+          <t>amendment form</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1423">
       <c r="A1423" s="1" t="inlineStr">
         <is>
-          <t>toonaangevend tijdschrift</t>
+          <t>Wiskunde en Natuurwetenschappen (W&amp;N)</t>
         </is>
       </c>
       <c r="B1423" s="1" t="inlineStr">
         <is>
-          <t>leading journal</t>
+          <t>Faculty of Science</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1424">
       <c r="A1424" s="1" t="inlineStr">
         <is>
-          <t>traject</t>
+          <t>wisselleerstoel</t>
         </is>
       </c>
       <c r="B1424" s="1" t="inlineStr">
         <is>
-          <t>track</t>
+          <t>rotating professorship</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1425">
       <c r="A1425" s="1" t="inlineStr">
         <is>
-          <t>transferpunt</t>
+          <t>wo</t>
         </is>
       </c>
       <c r="B1425" s="1" t="inlineStr">
         <is>
-          <t>research liaison office</t>
+          <t>higher education; university education</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1426">
       <c r="A1426" s="1" t="inlineStr">
         <is>
-          <t>trede (v.e. salarisschaal)</t>
+          <t>woordvoerder</t>
         </is>
       </c>
       <c r="B1426" s="1" t="inlineStr">
         <is>
-          <t>step</t>
+          <t>spokesperson</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1427">
       <c r="A1427" s="1" t="inlineStr">
         <is>
-          <t>trekker</t>
+          <t>woordvoerder (iemand die het woord voert)</t>
         </is>
       </c>
       <c r="B1427" s="1" t="inlineStr">
         <is>
-          <t>initiator; leader; head</t>
+          <t>speaker</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1428">
       <c r="A1428" s="1" t="inlineStr">
         <is>
-          <t>trimester</t>
+          <t>WP (wetenschappelijk personeel)</t>
         </is>
       </c>
       <c r="B1428" s="1" t="inlineStr">
         <is>
-          <t>term</t>
+          <t>academic staff</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1429">
       <c r="A1429" s="1" t="inlineStr">
         <is>
-          <t>tussentijdse evaluatie</t>
+          <t>wvttk</t>
         </is>
       </c>
       <c r="B1429" s="1" t="inlineStr">
         <is>
-          <t>feedback (session); interim evaluation</t>
+          <t>aob</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1430">
       <c r="A1430" s="1" t="inlineStr">
         <is>
-          <t>tussentijdse inschrijving</t>
+          <t>zakken (voor een examen)</t>
         </is>
       </c>
       <c r="B1430" s="1" t="inlineStr">
         <is>
-          <t>mid-term enrolment</t>
+          <t>fail (an exam)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1431">
       <c r="A1431" s="1" t="inlineStr">
         <is>
-          <t>tutorial ondersteuning</t>
+          <t>zelfevaluatie</t>
         </is>
       </c>
       <c r="B1431" s="1" t="inlineStr">
         <is>
-          <t>tutorial support</t>
+          <t>internal assessment / evaluation</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1432">
       <c r="A1432" s="1" t="inlineStr">
         <is>
-          <t>tweede beoordelaar</t>
+          <t>zelfstudie (door de student)</t>
         </is>
       </c>
       <c r="B1432" s="1" t="inlineStr">
         <is>
-          <t>second reader</t>
+          <t>independent study</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1433">
       <c r="A1433" s="1" t="inlineStr">
         <is>
-          <t>tweede geldstroom</t>
+          <t>zelfstudie (voor een visitatie)</t>
         </is>
       </c>
       <c r="B1433" s="1" t="inlineStr">
         <is>
-          <t>funding via a research organisation</t>
+          <t>internal assessment; self-assessment</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1434">
       <c r="A1434" s="1" t="inlineStr">
         <is>
-          <t>tweedegraads</t>
+          <t>ziektekostenregeling nederlandse universiteiten (ZNU)</t>
         </is>
       </c>
       <c r="B1434" s="1" t="inlineStr">
         <is>
-          <t>lower secondary education certificate</t>
+          <t>health insurance scheme of the Dutch universities</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1435">
       <c r="A1435" s="1" t="inlineStr">
         <is>
-          <t>tweedejaarsstudent</t>
+          <t>ziekteverzuim</t>
         </is>
       </c>
       <c r="B1435" s="1" t="inlineStr">
         <is>
-          <t>second-year student</t>
+          <t>absenteeism; absentee rate</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1436">
       <c r="A1436" s="1" t="inlineStr">
         <is>
-          <t>tweefasenstructuur</t>
+          <t>zij-instromer</t>
         </is>
       </c>
       <c r="B1436" s="1" t="inlineStr">
         <is>
-          <t>two-phase structure</t>
+          <t>transfer student (student with a professional bachelor's degree who is taking a university master's degree)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1437">
       <c r="A1437" s="1" t="inlineStr">
         <is>
-          <t>UD</t>
+          <t>Zomervakantie</t>
         </is>
       </c>
       <c r="B1437" s="1" t="inlineStr">
         <is>
-          <t>lecturer; Assistant Professor</t>
+          <t>summer holiday</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1438">
       <c r="A1438" s="1" t="inlineStr">
         <is>
-          <t>UFB (Universitair Facilitair Bedrijf)</t>
+          <t>zwaarte van de studie</t>
         </is>
       </c>
       <c r="B1438" s="1" t="inlineStr">
         <is>
-          <t>General Services Department</t>
+          <t>study load</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1439">
       <c r="A1439" s="1" t="inlineStr">
         <is>
-          <t>UHD</t>
+          <t>zwaartepunt</t>
         </is>
       </c>
       <c r="B1439" s="1" t="inlineStr">
         <is>
-          <t>senior lecturer; Associate Professor</t>
+          <t>focus of research; research priority area</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1440">
       <c r="A1440" s="1" t="inlineStr">
         <is>
-          <t>uitschrijven (zich)</t>
+          <t>zwak (punt)</t>
         </is>
       </c>
       <c r="B1440" s="1" t="inlineStr">
         <is>
-          <t>end one's enrolment, de-register; drop out (informal)</t>
+          <t>weakness</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1441">
       <c r="A1441" s="1" t="inlineStr">
         <is>
-          <t>uitwisseling</t>
+          <t>zwangerschapsverlof</t>
         </is>
       </c>
       <c r="B1441" s="1" t="inlineStr">
         <is>
-          <t>exchange</t>
+          <t>maternity leave</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1442">
       <c r="A1442" s="1" t="inlineStr">
         <is>
-          <t>uitwisselingsprogramma</t>
+          <t>zweetkamertje</t>
         </is>
       </c>
       <c r="B1442" s="1" t="inlineStr">
-        <is>
-[...2026 lines deleted...]
-      <c r="B1611" s="1" t="inlineStr">
         <is>
           <t>sudatorium/sweat room</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">